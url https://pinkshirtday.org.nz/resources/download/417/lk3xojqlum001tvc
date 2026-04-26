--- v0 (2025-10-05)
+++ v1 (2026-04-26)
@@ -9,65 +9,66 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="028BABF1" w14:textId="492AB473" w:rsidR="00F87859" w:rsidRDefault="00F90B7C" w:rsidP="00F87859">
+    <w:p w14:paraId="028BABF1" w14:textId="727C9002" w:rsidR="00F87859" w:rsidRDefault="00C4100D" w:rsidP="00F87859">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251809792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="343E8849" wp14:editId="40E009AE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="343E8849" wp14:editId="2FAD9716">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-190500</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-400050</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2211705" cy="2211705"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="733169761" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="733169761" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
@@ -84,59 +85,59 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2211705" cy="2211705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F90B7C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10705565" wp14:editId="2225E44F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10705565" wp14:editId="2225E44F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4501515</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>635000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1391920" cy="2089785"/>
             <wp:effectExtent l="0" t="0" r="5080" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="60" name="Picture 60" descr="Easy Read logo shows a person holding two pieces of paper, one with text and one with text and pictures. An arrow points from the text one to the text and pictures one."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="60" name="Picture 60" descr="Easy Read logo shows a person holding two pieces of paper, one with text and one with text and pictures. An arrow points from the text one to the text and pictures one."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -215,210 +216,211 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D95B12" w14:textId="28056F2D" w:rsidR="00883AD3" w:rsidRDefault="00AF03EF" w:rsidP="00883AD3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pink </w:t>
       </w:r>
       <w:r w:rsidR="0014186C">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hirt </w:t>
       </w:r>
       <w:r w:rsidR="0014186C">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t>ay</w:t>
       </w:r>
       <w:r w:rsidR="00883AD3">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7373EE94" w14:textId="23FDC831" w:rsidR="00887F23" w:rsidRDefault="00883AD3" w:rsidP="00883AD3">
+    <w:p w14:paraId="7373EE94" w14:textId="6F38CBD1" w:rsidR="00887F23" w:rsidRDefault="00883AD3" w:rsidP="00883AD3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Friday 1</w:t>
       </w:r>
-      <w:r w:rsidR="00E860CF">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00274737">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> May 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E860CF">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00274737">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4194913C" w14:textId="5F490CA7" w:rsidR="00887F23" w:rsidRDefault="00AF03EF" w:rsidP="00F87859">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251808768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43FC2F85" wp14:editId="10E0FDC4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43FC2F85" wp14:editId="0E5578E8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>153797</wp:posOffset>
+              <wp:posOffset>157655</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>281178</wp:posOffset>
+              <wp:posOffset>332563</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5667129" cy="3896543"/>
-            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:extent cx="5667129" cy="3778086"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="89545478" name="Picture 1" descr="A boy with a pink shirt for Pink Shirt Day with a young girl hugging him around the neck from behind. "/>
+            <wp:docPr id="89545478" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="89545478" name="Picture 1" descr="A boy with a pink shirt for Pink Shirt Day with a young girl hugging him around the neck from behind. "/>
+                    <pic:cNvPr id="89545478" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5667129" cy="3896543"/>
+                      <a:ext cx="5667129" cy="3778086"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B94932B" w14:textId="2A0A115E" w:rsidR="00887F23" w:rsidRDefault="00887F23" w:rsidP="00F87859">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DDED9CD" w14:textId="44A98D1A" w:rsidR="00887F23" w:rsidRDefault="00887F23" w:rsidP="00F87859">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="395646A5" w14:textId="77777777" w:rsidR="00887F23" w:rsidRDefault="00887F23" w:rsidP="00F87859">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DE0F21F" w14:textId="76487F27" w:rsidR="00F87859" w:rsidRPr="00570380" w:rsidRDefault="00F87859" w:rsidP="0235370F">
+    <w:p w14:paraId="3DE0F21F" w14:textId="6B65FD2A" w:rsidR="00F87859" w:rsidRPr="00570380" w:rsidRDefault="00F87859" w:rsidP="0235370F">
       <w:pPr>
         <w:pStyle w:val="Datepublished"/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="2AE3622A">
         <w:t>Updat</w:t>
       </w:r>
       <w:r w:rsidR="003D6347">
         <w:t>ed: March 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E860CF">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00274737">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B5625B" w14:textId="5E189AA8" w:rsidR="00570380" w:rsidRPr="009C3EF3" w:rsidRDefault="00F87859" w:rsidP="009C3EF3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00153863">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="0014186C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What is Pink Shirt Day? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790C867E" w14:textId="6420CAEC" w:rsidR="009C3941" w:rsidRDefault="00A03388" w:rsidP="00D67451">
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251879424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7322B565" wp14:editId="00EBB1E5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7322B565" wp14:editId="2627F019">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>119523</wp:posOffset>
+              <wp:posOffset>123825</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>215633</wp:posOffset>
+              <wp:posOffset>219710</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1293651" cy="1293651"/>
             <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
             <wp:wrapNone/>
             <wp:docPr id="1405326123" name="Picture 2">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1405326123" name="Picture 2">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
@@ -446,53 +448,54 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="741755D2" w14:textId="5252ADA4" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00D67451"/>
     <w:p w14:paraId="59FBA482" w14:textId="6AD9740C" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00D67451">
       <w:r>
         <w:t>This is Easy Read information about Pink Shirt Day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D668FF" w14:textId="1C60D313" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00D67451">
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251831296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05A02031" wp14:editId="69BF399C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05A02031" wp14:editId="637E25BD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>28575</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>313055</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1447800" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1916922089" name="Picture 2">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1916922089" name="Picture 2">
@@ -563,58 +566,61 @@
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC7BDA1" w14:textId="2936220D" w:rsidR="0014186C" w:rsidRDefault="0014186C" w:rsidP="00FE29C0">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">stand up against </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bullying</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CBF0B9" w14:textId="23573734" w:rsidR="0014186C" w:rsidRDefault="00A03388" w:rsidP="0014186C">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE29C0">
+        <w:rPr>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251825152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362EB549" wp14:editId="6204B5CC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362EB549" wp14:editId="3AD23150">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>76835</wp:posOffset>
+              <wp:posOffset>76200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>142875</wp:posOffset>
+              <wp:posOffset>145415</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1371600" cy="1371600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1910709460" name="Picture 7">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1910709460" name="Picture 7">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
@@ -663,90 +669,76 @@
       <w:r w:rsidR="0014186C">
         <w:t>celebrat</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0014186C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014186C" w:rsidRPr="0014186C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>diversity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C4674B" w14:textId="7C36EEEA" w:rsidR="0014186C" w:rsidRDefault="0014186C" w:rsidP="009F54B2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
       </w:pPr>
       <w:r>
         <w:t>be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF75FC1" w14:textId="1AB19B2F" w:rsidR="0014186C" w:rsidRPr="00C61B7C" w:rsidRDefault="005B3FEA" w:rsidP="0014186C">
+    <w:p w14:paraId="3DF75FC1" w14:textId="1AB19B2F" w:rsidR="0014186C" w:rsidRPr="00C61B7C" w:rsidRDefault="005B3FEA" w:rsidP="00A570CD">
       <w:pPr>
         <w:pStyle w:val="Listsecondlevel"/>
+        <w:ind w:left="5103" w:hanging="850"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251898880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AE9E117" wp14:editId="148EAF19">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AE9E117" wp14:editId="0DB90730">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>137160</wp:posOffset>
+              <wp:posOffset>152400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>443865</wp:posOffset>
+              <wp:posOffset>445770</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1226820" cy="1302385"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapThrough wrapText="bothSides">
-[...15 lines deleted...]
-            </wp:wrapThrough>
+            <wp:wrapNone/>
             <wp:docPr id="1057618306" name="Picture 5">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1057618306" name="Picture 5">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -792,178 +784,181 @@
         <w:t>inclusive</w:t>
       </w:r>
       <w:r w:rsidR="0014186C" w:rsidRPr="00C61B7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C61B7C">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00C9314A">
         <w:t xml:space="preserve">make </w:t>
       </w:r>
       <w:r w:rsidR="00C61B7C">
         <w:t xml:space="preserve">sure everyone </w:t>
       </w:r>
       <w:r w:rsidR="009C3941">
         <w:t>is part of things</w:t>
       </w:r>
       <w:r w:rsidR="00C61B7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19835C0B" w14:textId="107F50FB" w:rsidR="0014186C" w:rsidRPr="0014186C" w:rsidRDefault="0014186C" w:rsidP="0014186C">
+    <w:p w14:paraId="19835C0B" w14:textId="107F50FB" w:rsidR="0014186C" w:rsidRPr="0014186C" w:rsidRDefault="0014186C" w:rsidP="00A570CD">
       <w:pPr>
         <w:pStyle w:val="Listsecondlevel"/>
+        <w:ind w:left="5103" w:hanging="850"/>
       </w:pPr>
       <w:r>
         <w:t>kind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F948D84" w14:textId="4F3903C3" w:rsidR="0014186C" w:rsidRDefault="0014186C" w:rsidP="0014186C"/>
     <w:p w14:paraId="6FE37EF3" w14:textId="28804BFB" w:rsidR="00C61B7C" w:rsidRDefault="00C61B7C" w:rsidP="00A03388"/>
     <w:p w14:paraId="216A10BF" w14:textId="77777777" w:rsidR="00C61B7C" w:rsidRDefault="00C61B7C" w:rsidP="0014186C"/>
     <w:p w14:paraId="340BB7C4" w14:textId="77777777" w:rsidR="00C61B7C" w:rsidRDefault="00C61B7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5567CE55" w14:textId="0523D1B9" w:rsidR="00A03388" w:rsidRDefault="005B3FEA" w:rsidP="00A03388">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD34B6">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251874304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FD20E13" wp14:editId="38EC503C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FD20E13" wp14:editId="029E7296">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2202323</wp:posOffset>
+                  <wp:posOffset>2200275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-149860</wp:posOffset>
+                  <wp:posOffset>-171450</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3609975" cy="7014845"/>
+                <wp:extent cx="3609975" cy="7071995"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="537274716" name="Rectangle 537274716"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3609975" cy="7014845"/>
+                          <a:ext cx="3609975" cy="7071995"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FCBAEF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 537274716" style="position:absolute;margin-left:173.4pt;margin-top:-11.8pt;width:284.25pt;height:552.35pt;z-index:-251442176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#fcbaef" stroked="f" strokeweight="1pt" w14:anchorId="0A7C1108" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAUo4nggIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kST+COkWWLsOA&#10;oi3WDj0rshQbkEVNUuJkv36UZDtZV+wwLAdFEh8fyWdS1zf7RpGdsK4GXdDRWU6J0BzKWm8K+v15&#10;9eGSEueZLpkCLQp6EI7ezN+/u27NTIyhAlUKS5BEu1lrClp5b2ZZ5nglGubOwAiNRgm2YR6PdpOV&#10;lrXI3qhsnOfnWQu2NBa4cA5vb5ORziO/lIL7Bymd8EQVFHPzcbVxXYc1m1+z2cYyU9W8S4P9QxYN&#10;qzUGHahumWdka+s/qJqaW3Ag/RmHJgMpay5iDVjNKH9VzVPFjIi1oDjODDK5/0fL73dP5tGiDK1x&#10;M4fbUMVe2ib8Y35kH8U6DGKJvSccLz+e51dXF1NKONou8tHkcjINcmZHd2Od/yKgIWFTUItfI4rE&#10;dnfOJ2gPCdEcqLpc1UrFg92sl8qSHcMvt1p+Wnxedey/wZQOYA3BLTGGm+xYTNz5gxIBp/Q3IUld&#10;YvrjmEnsMzHEYZwL7UfJVLFSpPDTHH999NCZwSNWGgkDs8T4A3dH0CMTSc+dsuzwwVXENh2c878l&#10;lpwHjxgZtB+cm1qDfYtAYVVd5ITvRUrSBJXWUB4eLbGQhsQZvqrxu90x5x+ZxanA+cFJ9w+4SAVt&#10;QaHbUVKB/fnWfcBjs6KVkhanrKDux5ZZQYn6qrGNr0aTSRjLeJhML8Z4sKeW9alFb5slYDuM8E0x&#10;PG4D3qt+Ky00L/ggLEJUNDHNMXZBubf9YenT9OOTwsViEWE4iob5O/1keCAPqoa+fN6/MGu65vXY&#10;9/fQTySbverhhA2eGhZbD7KODX7UtdMbxzg2TvfkhHfi9BxRx4dx/gsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGBjCR/gAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaOw0NJcSp&#10;AIHYIRH4gEnsxlFjO4qdB3w9wwqWo3t075niuNqezXoMnXcSkq0Apl3jVedaCZ8fL5sDsBDRKey9&#10;0xK+dIBjeXlRYK784t71XMWWUYkLOUowMQ4556Ex2mLY+kE7yk5+tBjpHFuuRlyo3PZ8J0TGLXaO&#10;FgwO+sno5lxNVsLpsXr22K2zv/1+3Q9TLRbzdpby+mp9uAcW9Rr/YPjVJ3Uoyan2k1OB9RLSm4zU&#10;o4TNLs2AEXGX7FNgNaHikCTAy4L/f6L8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEBS&#10;jieCAgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGBjCR/gAAAADAEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="34698B4F" id="Rectangle 537274716" o:spid="_x0000_s1026" style="position:absolute;margin-left:173.25pt;margin-top:-13.5pt;width:284.25pt;height:556.85pt;z-index:-251658219;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRl5FaggIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+1kTbNEdaosXaZJ&#10;VVutnfpMMMSWMMeAxMl+fQ+wna6r9jAtDwS47767+3zH5dWhUWQvrKtBF3R0llMiNIey1tuC/nhc&#10;f/hEifNMl0yBFgU9CkevFu/fXbZmLsZQgSqFJUii3bw1Ba28N/Msc7wSDXNnYIRGowTbMI9Hu81K&#10;y1pkb1Q2zvOLrAVbGgtcOIe318lIF5FfSsH9nZROeKIKirn5uNq4bsKaLS7ZfGuZqWrepcH+IYuG&#10;1RqDDlTXzDOys/UfVE3NLTiQ/oxDk4GUNRexBqxmlL+q5qFiRsRaUBxnBpnc/6Plt/sHc29Rhta4&#10;ucNtqOIgbRP+MT9yiGIdB7HEwROOlx8v8tlsOqGEo22aT0ez2STImZ3cjXX+q4CGhE1BLX6NKBLb&#10;3zifoD0kRHOg6nJdKxUPdrtZKUv2DL/cevV5+WXdsf8GUzqANQS3xBhuslMxceePSgSc0t+FJHWJ&#10;6Y9jJrHPxBCHcS60HyVTxUqRwk9y/PXRQ2cGj1hpJAzMEuMP3B1Bj0wkPXfKssMHVxHbdHDO/5ZY&#10;ch48YmTQfnBuag32LQKFVXWRE74XKUkTVNpAeby3xEIaEmf4usbvdsOcv2cWpwLnByfd3+EiFbQF&#10;hW5HSQX211v3AY/NilZKWpyygrqfO2YFJeqbxjaejc7Pw1jGw/lkOsaDfWnZvLToXbMCbIcRvimG&#10;x23Ae9VvpYXmCR+EZYiKJqY5xi4o97Y/rHyafnxSuFguIwxH0TB/ox8MD+RB1dCXj4cnZk3XvB77&#10;/hb6iWTzVz2csMFTw3LnQdaxwU+6dnrjGMfG6Z6c8E68PEfU6WFcPAMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAL362lbgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxau4UkJcSp&#10;AIHYIRH4gEnsxlFjO4qdB3w9wwp2M5qjO+cWx9X2bNZj6LyTsNsKYNo1XnWulfD58bI5AAsRncLe&#10;Oy3hSwc4lpcXBebKL+5dz1VsGYW4kKMEE+OQcx4aoy2GrR+0o9vJjxYjrWPL1YgLhdue74VIucXO&#10;0QeDg34yujlXk5VweqyePXbr7LPv12SYarGYt7OU11frwz2wqNf4B8OvPqlDSU61n5wKrJdwc5sm&#10;hErY7DMqRcTdLqGhJlQc0gx4WfD/JcofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFGX&#10;kVqCAgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AL362lbgAAAADAEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" fillcolor="#fcbaef" stroked="f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A03388" w:rsidRPr="005E3B48">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251872256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34138F26" wp14:editId="1916FE26">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34138F26" wp14:editId="759EBD3F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-134912</wp:posOffset>
+              <wp:posOffset>-133350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-282232</wp:posOffset>
+              <wp:posOffset>-285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1828800" cy="1828800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="798853915" name="Picture 6">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="798853915" name="Picture 6">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
@@ -1023,187 +1018,175 @@
         </w:rPr>
         <w:t xml:space="preserve"> is when 1 person or a group of people treat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00A03388">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> someone in a bad way. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A636321" w14:textId="52E368B6" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00A03388">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03388">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251881472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09DC78FF" wp14:editId="2220A4D7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09DC78FF" wp14:editId="4893F042">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-134911</wp:posOffset>
+              <wp:posOffset>-133350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>342525</wp:posOffset>
+              <wp:posOffset>339090</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1873771" cy="1873771"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="475783562" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="475783562" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1876534" cy="1876534"/>
+                      <a:ext cx="1873771" cy="1873771"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DEB112" w14:textId="60E52C5A" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00A03388">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="773BCF56" w14:textId="77777777" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00A03388">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Bullying can be when someone:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8E013D" w14:textId="69F96182" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00A03388">
+    <w:p w14:paraId="4C8E013D" w14:textId="69F96182" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
+        <w:ind w:left="4395" w:hanging="426"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>says nasty things to you / about you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED269AE" w14:textId="4AD2C30B" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00A03388">
+    <w:p w14:paraId="7ED269AE" w14:textId="4AD2C30B" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listsecondlevel"/>
+        <w:ind w:left="5103" w:hanging="426"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03388">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251883520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="722E8541" wp14:editId="20CF5F7D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="722E8541" wp14:editId="2D9090BB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-99695</wp:posOffset>
+              <wp:posOffset>-95250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>217805</wp:posOffset>
+              <wp:posOffset>220980</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1637030" cy="1637030"/>
             <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
-            <wp:wrapThrough wrapText="bothSides">
-[...13 lines deleted...]
-            </wp:wrapThrough>
+            <wp:wrapNone/>
             <wp:docPr id="2038662688" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2038662688" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
@@ -1217,86 +1200,89 @@
                       <a:ext cx="1637030" cy="1637030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in person </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692D4752" w14:textId="402ED2A4" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00A03388">
+    <w:p w14:paraId="692D4752" w14:textId="402ED2A4" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listsecondlevel"/>
+        <w:ind w:left="5103" w:hanging="426"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">online – this is called </w:t>
       </w:r>
       <w:r w:rsidRPr="00A03388">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>cyberbullying</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09161299" w14:textId="00F37078" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00A03388">
+    <w:p w14:paraId="09161299" w14:textId="00F37078" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
+        <w:ind w:left="4395" w:hanging="426"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3B48">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251875328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D4ABFC" wp14:editId="5CFB6EAD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D4ABFC" wp14:editId="5FCAFA64">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-153035</wp:posOffset>
+              <wp:posOffset>-152400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>369570</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1828800" cy="1828800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="115264099" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="115264099" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -1330,349 +1316,309 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ignores you or leaves you out </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED42A16" w14:textId="41090F00" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00A03388">
+    <w:p w14:paraId="2ED42A16" w14:textId="41090F00" w:rsidR="00A03388" w:rsidRDefault="00A03388" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
+        <w:ind w:left="4395" w:hanging="426"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>hits you / kicks you / push</w:t>
       </w:r>
       <w:r w:rsidR="00C9314A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">s you </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5F51CE" w14:textId="139142E0" w:rsidR="00A03388" w:rsidRDefault="00C9314A" w:rsidP="00A03388">
+    <w:p w14:paraId="1C5F51CE" w14:textId="139142E0" w:rsidR="00A03388" w:rsidRDefault="00C9314A" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
+        <w:ind w:left="4395" w:hanging="426"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">tells </w:t>
       </w:r>
       <w:r w:rsidR="00A03388">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">lies about you.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DFFF4C" w14:textId="2651F176" w:rsidR="00C30713" w:rsidRDefault="00A03388">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173C5566" w14:textId="4F885C8E" w:rsidR="00C61B7C" w:rsidRDefault="00A03388" w:rsidP="0014186C">
-      <w:r w:rsidRPr="00A03388">
+    <w:p w14:paraId="173C5566" w14:textId="1244FE29" w:rsidR="00C61B7C" w:rsidRDefault="00A570CD" w:rsidP="0014186C">
+      <w:r w:rsidRPr="00BD34B6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BA2DE3B" wp14:editId="0B38C577">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2181225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-171450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3505200" cy="4693285"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="952894976" name="Rectangle 952894976"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3505200" cy="4693285"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FCBAEF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1C570119" id="Rectangle 952894976" o:spid="_x0000_s1026" style="position:absolute;margin-left:171.75pt;margin-top:-13.5pt;width:276pt;height:369.55pt;z-index:-251658229;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAt5IbKggIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+2kSddGdaosXaZJ&#10;VRutnfpMMMSWMMeAxMl+/Q6wna6r9jAtDwR8331393HH9c2hUWQvrKtBF3R0llMiNIey1tuCfn9a&#10;fbikxHmmS6ZAi4IehaM38/fvrlszE2OoQJXCEiTRbtaaglbem1mWOV6JhrkzMEKjUYJtmMej3Wal&#10;ZS2yNyob5/lF1oItjQUunMOvt8lI55FfSsH9g5ROeKIKirn5uNq4bsKaza/ZbGuZqWrepcH+IYuG&#10;1RqDDlS3zDOys/UfVE3NLTiQ/oxDk4GUNRexBqxmlL+q5rFiRsRaUBxnBpnc/6Pl9/tHs7YoQ2vc&#10;zOE2VHGQtgn/mB85RLGOg1ji4AnHj+fTfIo3QAlH2+Ti6nx8OQ1yZid3Y53/IqAhYVNQi7cRRWL7&#10;O+cTtIeEaA5UXa5qpeLBbjdLZcme4c2tlp8Wn1cd+28wpQNYQ3BLjOFLdiom7vxRiYBT+puQpC4x&#10;/XHMJPaZGOIwzoX2o2SqWClS+GmOvz566MzgESuNhIFZYvyBuyPokYmk505ZdvjgKmKbDs753xJL&#10;zoNHjAzaD85NrcG+RaCwqi5ywvciJWmCShsoj2tLLKQhcYavary3O+b8mlmcCrxrnHT/gItU0BYU&#10;uh0lFdifb30PeGxWtFLS4pQV1P3YMSsoUV81tvHVaDIJYxkPk+nHMR7sS8vmpUXvmiVgO4zwTTE8&#10;bgPeq34rLTTP+CAsQlQ0Mc0xdkG5t/1h6dP045PCxWIRYTiKhvk7/Wh4IA+qhr58Ojwza7rm9dj3&#10;99BPJJu96uGEDZ4aFjsPso4NftK10xvHODZO9+SEd+LlOaJOD+P8FwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAORMurbgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldi1TlJCShqn&#10;AgRih0TgA5x4GkeN7Sh2HvD1DCtYzszRnXOL02p6NuPoO2cFxLsIGNrGqc62Aj4/XrYHYD5Iq2Tv&#10;LAr4Qg+n8vqqkLlyi33HuQotoxDrcylAhzDknPtGo5F+5wa0dDu70chA49hyNcqFwk3Pkyi640Z2&#10;lj5oOeCTxuZSTUbA+bF6drJbZ5d9v6bDVEeLfrsIcbNZH47AAq7hD4ZffVKHkpxqN1nlWS9gf7tP&#10;CRWwTTIqRcThPqVNLSCLkxh4WfD/HcofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC3k&#10;hsqCAgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AORMurbgAAAACwEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" fillcolor="#fcbaef" stroked="f" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A03388" w:rsidRPr="00A03388">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251885568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5D4CFD" wp14:editId="7A8037C7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5D4CFD" wp14:editId="52B2A595">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-238166</wp:posOffset>
+              <wp:posOffset>-238125</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2009140" cy="2009140"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapThrough wrapText="bothSides">
-[...24 lines deleted...]
-            </wp:wrapThrough>
+            <wp:wrapNone/>
             <wp:docPr id="1867978129" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1867978129" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2009140" cy="2009140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="009018EC" w:rsidRPr="00BD34B6">
-[...78 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C61B7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Diversity </w:t>
       </w:r>
       <w:r w:rsidR="00C61B7C">
         <w:t>means all the things that make people different from each other like their:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331A1611" w14:textId="6A91A469" w:rsidR="00C61B7C" w:rsidRDefault="00595530" w:rsidP="00C61B7C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Listtoplevel"/>
+    <w:p w14:paraId="331A1611" w14:textId="6A91A469" w:rsidR="00C61B7C" w:rsidRDefault="00595530" w:rsidP="00A570CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">culture </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0E6658" w14:textId="0DFA2F6D" w:rsidR="00C61B7C" w:rsidRDefault="00E47DC3" w:rsidP="00C61B7C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Listtoplevel"/>
+    <w:p w14:paraId="5C0E6658" w14:textId="0DFA2F6D" w:rsidR="00C61B7C" w:rsidRDefault="00E47DC3" w:rsidP="00A570CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00E47DC3">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251887616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="561CC263" wp14:editId="53F8ECC8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="561CC263" wp14:editId="34508C62">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-180246</wp:posOffset>
+              <wp:posOffset>-180975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>693076</wp:posOffset>
+              <wp:posOffset>689610</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1948180" cy="1948180"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapThrough wrapText="bothSides">
-[...24 lines deleted...]
-            </wp:wrapThrough>
+            <wp:wrapNone/>
             <wp:docPr id="1489528443" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1489528443" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
@@ -1683,118 +1629,106 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1948180" cy="1948180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00595530">
         <w:t xml:space="preserve">age </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050C1EFD" w14:textId="7BB2E5DF" w:rsidR="001D15D3" w:rsidRDefault="00595530" w:rsidP="00E47DC3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Listtoplevel"/>
+    <w:p w14:paraId="050C1EFD" w14:textId="7BB2E5DF" w:rsidR="001D15D3" w:rsidRDefault="00595530" w:rsidP="00A570CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">religion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48754457" w14:textId="77777777" w:rsidR="00477E19" w:rsidRPr="00A93AC9" w:rsidRDefault="00477E19" w:rsidP="001D15D3">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="48754457" w14:textId="77777777" w:rsidR="00477E19" w:rsidRPr="00A93AC9" w:rsidRDefault="00477E19" w:rsidP="00A570CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00A93AC9">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">sexuality </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA53087" w14:textId="52CC9BCB" w:rsidR="002C3861" w:rsidRPr="00477E19" w:rsidRDefault="00595530" w:rsidP="00477E19">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5EA53087" w14:textId="52CC9BCB" w:rsidR="002C3861" w:rsidRPr="00477E19" w:rsidRDefault="00595530" w:rsidP="00A570CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00477E19">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>gender</w:t>
       </w:r>
       <w:r w:rsidR="002C3861">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634B861" w14:textId="5835CCE7" w:rsidR="00477E19" w:rsidRDefault="00A93AC9" w:rsidP="00477E19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251910144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C842939" wp14:editId="0FA094DE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C842939" wp14:editId="012CABA4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-134763</wp:posOffset>
+              <wp:posOffset>-133350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>367030</wp:posOffset>
+              <wp:posOffset>366395</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1740310" cy="1740310"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="912041164" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="912041164" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
@@ -1820,55 +1754,56 @@
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF3E4B6" w14:textId="5A61A08E" w:rsidR="00477E19" w:rsidRDefault="00A93AC9" w:rsidP="00477E19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD34B6">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251908096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21F4E2A1" wp14:editId="1E7BC4D1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658274" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21F4E2A1" wp14:editId="1E7BC4D1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2182761</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>90846</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3505200" cy="3450508"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="868692360" name="Rectangle 868692360"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3505200" cy="3450508"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -1890,116 +1825,121 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 868692360" style="position:absolute;margin-left:171.85pt;margin-top:7.15pt;width:276pt;height:271.7pt;z-index:-251408384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#fcbaef" stroked="f" strokeweight="1pt" w14:anchorId="4FB45C82" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVveAPfwIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzf6W7SBErUTRVSgpCq&#10;tqJFPTteO7uS12PGzotfz9j7SCkVB8QevB7PN988POPLq0Nj2E6hr8EWfHSWc6ashLK2m4J/f1y9&#10;u+DMB2FLYcCqgh+V51fzt28u926mxlCBKRUyIrF+tncFr0JwsyzzslKN8GfglCWlBmxEIBE3WYli&#10;T+yNycZ5/j7bA5YOQSrv6fS6VfJ54tdayXCntVeBmYJTbCGtmNZ1XLP5pZhtULiqll0Y4h+iaERt&#10;yelAdS2CYFus/6BqaongQYczCU0GWtdSpRwom1H+IpuHSjiVcqHieDeUyf8/Wnm7e3D3SGXYOz/z&#10;tI1ZHDQ28U/xsUMq1nEoljoEJunwfJpP6QY4k6Q7n5CUX8RyZidzhz58UdCwuCk40m2kIondjQ8t&#10;tIdEbx5MXa5qY5KAm/XSINsJurnV8tPi86pj/w1mbARbiGYtYzzJTsmkXTgaFXHGflOa1SWFP06R&#10;pD5Tgx8hpbJh1KoqUarW/TSnr/ceOzNapEwTYWTW5H/g7gh6ZEvSc7dRdvhoqlKbDsb53wJrjQeL&#10;5BlsGIyb2gK+RmAoq85zi++L1JYmVmkN5fEeGUI7JN7JVU33diN8uBdIU0F3TZMe7mjRBvYFh27H&#10;WQX487XziKdmJS1ne5qygvsfW4GKM/PVUht/HE0mcSyTMJl+GJOAzzXr5xq7bZZA7TCiN8XJtI34&#10;YPqtRmie6EFYRK+kElaS74LLgL2wDO3005Mi1WKRYDSKToQb++BkJI9VjX35eHgS6LrmDdT3t9BP&#10;pJi96OEWGy0tLLYBdJ0a/FTXrt40xqlxuicnvhPP5YQ6PYzzXwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOtDvAPeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj91OhDAQRu9NfIdmTLxzy8oiK0vZqNF4&#10;ZyL6AAVmKVk6JbT86NM7XunlzHfyzZn8uNpezDj6zpGC7SYCgVS7pqNWwefHy80ehA+aGt07QgVf&#10;6OFYXF7kOmvcQu84l6EVXEI+0wpMCEMmpa8NWu03bkDi7ORGqwOPYyubUS9cbnt5G0V30uqO+ILR&#10;Az4ZrM/lZBWcHstnp7t1dun3azJMVbSYt7NS11frwwFEwDX8wfCrz+pQsFPlJmq86BXEuzhllINd&#10;DIKB/X3Ci0pBkqQpyCKX/18ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVveAPfwIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDrQ7wD&#10;3gAAAAoBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="534A1640" id="Rectangle 868692360" o:spid="_x0000_s1026" style="position:absolute;margin-left:171.85pt;margin-top:7.15pt;width:276pt;height:271.7pt;z-index:-251658206;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVveAPfwIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzf6W7SBErUTRVSgpCq&#10;tqJFPTteO7uS12PGzotfz9j7SCkVB8QevB7PN988POPLq0Nj2E6hr8EWfHSWc6ashLK2m4J/f1y9&#10;u+DMB2FLYcCqgh+V51fzt28u926mxlCBKRUyIrF+tncFr0JwsyzzslKN8GfglCWlBmxEIBE3WYli&#10;T+yNycZ5/j7bA5YOQSrv6fS6VfJ54tdayXCntVeBmYJTbCGtmNZ1XLP5pZhtULiqll0Y4h+iaERt&#10;yelAdS2CYFus/6BqaongQYczCU0GWtdSpRwom1H+IpuHSjiVcqHieDeUyf8/Wnm7e3D3SGXYOz/z&#10;tI1ZHDQ28U/xsUMq1nEoljoEJunwfJpP6QY4k6Q7n5CUX8RyZidzhz58UdCwuCk40m2kIondjQ8t&#10;tIdEbx5MXa5qY5KAm/XSINsJurnV8tPi86pj/w1mbARbiGYtYzzJTsmkXTgaFXHGflOa1SWFP06R&#10;pD5Tgx8hpbJh1KoqUarW/TSnr/ceOzNapEwTYWTW5H/g7gh6ZEvSc7dRdvhoqlKbDsb53wJrjQeL&#10;5BlsGIyb2gK+RmAoq85zi++L1JYmVmkN5fEeGUI7JN7JVU33diN8uBdIU0F3TZMe7mjRBvYFh27H&#10;WQX487XziKdmJS1ne5qygvsfW4GKM/PVUht/HE0mcSyTMJl+GJOAzzXr5xq7bZZA7TCiN8XJtI34&#10;YPqtRmie6EFYRK+kElaS74LLgL2wDO3005Mi1WKRYDSKToQb++BkJI9VjX35eHgS6LrmDdT3t9BP&#10;pJi96OEWGy0tLLYBdJ0a/FTXrt40xqlxuicnvhPP5YQ6PYzzXwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOtDvAPeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj91OhDAQRu9NfIdmTLxzy8oiK0vZqNF4&#10;ZyL6AAVmKVk6JbT86NM7XunlzHfyzZn8uNpezDj6zpGC7SYCgVS7pqNWwefHy80ehA+aGt07QgVf&#10;6OFYXF7kOmvcQu84l6EVXEI+0wpMCEMmpa8NWu03bkDi7ORGqwOPYyubUS9cbnt5G0V30uqO+ILR&#10;Az4ZrM/lZBWcHstnp7t1dun3azJMVbSYt7NS11frwwFEwDX8wfCrz+pQsFPlJmq86BXEuzhllINd&#10;DIKB/X3Ci0pBkqQpyCKX/18ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVveAPfwIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDrQ7wD&#10;3gAAAAoBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#fcbaef" stroked="f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67668DDA" w14:textId="79077BFE" w:rsidR="00A93AC9" w:rsidRDefault="00A93AC9" w:rsidP="00477E19">
+    <w:p w14:paraId="7699A182" w14:textId="4A370F8D" w:rsidR="00A93AC9" w:rsidRDefault="00A93AC9" w:rsidP="00A570CD">
       <w:r w:rsidRPr="00A93AC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sexuality</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is things like:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7699A182" w14:textId="434B20E8" w:rsidR="00A93AC9" w:rsidRDefault="00A93AC9" w:rsidP="00A93AC9">
+    <w:p w14:paraId="3D5C7B06" w14:textId="1FE8771D" w:rsidR="00A570CD" w:rsidRPr="00A570CD" w:rsidRDefault="00A570CD" w:rsidP="00A570CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="4253" w:hanging="567"/>
+        <w:ind w:right="237"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>who you are attracted to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A93314" w14:textId="06E3FE30" w:rsidR="00A93AC9" w:rsidRDefault="00A93AC9" w:rsidP="00A93AC9">
+    <w:p w14:paraId="79E51987" w14:textId="77777777" w:rsidR="00A570CD" w:rsidRPr="00A570CD" w:rsidRDefault="00A93AC9" w:rsidP="00A570CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="4253" w:hanging="567"/>
+        <w:ind w:right="237"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251911168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E88A0A9" wp14:editId="0D3A5A4C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E88A0A9" wp14:editId="3E82E0A4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-265676</wp:posOffset>
+              <wp:posOffset>-266700</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>769989</wp:posOffset>
+              <wp:posOffset>769620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1906270" cy="1238250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapThrough wrapText="bothSides">
-[...7 lines deleted...]
-            </wp:wrapThrough>
+            <wp:wrapNone/>
             <wp:docPr id="82559821" name="Picture 6">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="82559821" name="Picture 6">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -2020,219 +1960,196 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1906270" cy="1238250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">who you want to be in a relationship with </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E9596A9" w14:textId="4190EDF3" w:rsidR="00477E19" w:rsidRPr="00A93AC9" w:rsidRDefault="00A93AC9" w:rsidP="00A93AC9">
+        <w:t>who you want to be in a relationship with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9596A9" w14:textId="65113C16" w:rsidR="00477E19" w:rsidRPr="00A570CD" w:rsidRDefault="00A93AC9" w:rsidP="00A570CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="4253" w:right="237" w:hanging="567"/>
+        <w:ind w:right="237"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>if you want to be in a relationship or not.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9C7C70" w14:textId="183C3123" w:rsidR="00477E19" w:rsidRDefault="00477E19" w:rsidP="00477E19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CFE9DDF" w14:textId="7A130B1E" w:rsidR="00477E19" w:rsidRDefault="00477E19" w:rsidP="00477E19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53ACCCF0" w14:textId="45501B37" w:rsidR="001C0FCE" w:rsidRDefault="0093435B" w:rsidP="001C0FCE">
       <w:r w:rsidRPr="00BD34B6">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251918336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="100FBAD0" wp14:editId="6C74B530">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658278" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="100FBAD0" wp14:editId="3AB70776">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2137410</wp:posOffset>
+                  <wp:posOffset>2133600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-117654</wp:posOffset>
+                  <wp:posOffset>-180975</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3505200" cy="2575560"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="3505200" cy="2642235"/>
+                <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="351497711" name="Rectangle 351497711"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3505200" cy="2575560"/>
+                          <a:ext cx="3505200" cy="2642235"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FCBAEF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 351497711" style="position:absolute;margin-left:168.3pt;margin-top:-9.25pt;width:276pt;height:202.8pt;z-index:-251398144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#fcbaef" stroked="f" strokeweight="1pt" w14:anchorId="7DDC0B1A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAycUVygwIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm1272aS1so5cp64q&#10;RUnUpMoZs+BFYhkK2Gv313dgP+ymUQ9VfcCw8+bNzGOGq+t9o8lOOK/AlHRyllMiDIdKmU1Jvz+t&#10;3n2gxAdmKqbBiJIehKfX87dvrlo7E1OoQVfCESQxftbaktYh2FmWeV6LhvkzsMKgUYJrWMCj22SV&#10;Yy2yNzqb5vlF1oKrrAMuvMevN52RzhO/lIKHeym9CESXFHMLaXVpXcc1m1+x2cYxWyvep8H+IYuG&#10;KYNBR6obFhjZOvUHVaO4Aw8ynHFoMpBScZFqwGom+YtqHmtmRaoFxfF2lMn/P1p+t3u0Dw5laK2f&#10;edzGKvbSNfEf8yP7JNZhFEvsA+H48X2RF3gDlHC0TYvLorhIcmZHd+t8+CKgIXFTUoe3kURiu1sf&#10;MCRCB0iM5kGraqW0Tge3WS+1IzuGN7daflp8XsXLQpffYNpEsIHo1pnjl+xYTNqFgxYRp803IYmq&#10;MP1pyiT1mRjjMM6FCZPOVLNKdOGLHH9D9NiZ0SPlkggjs8T4I3dPMCA7koG7y7LHR1eR2nR0zv+W&#10;WOc8eqTIYMLo3CgD7jUCjVX1kTv8IFInTVRpDdXhwREH3ZB4y1cK7+2W+fDAHE4F3jVOerjHRWpo&#10;Swr9jpIa3M/Xvkc8NitaKWlxykrqf2yZE5Torwbb+OPk/DyOZTqcF5dTPLhTy/rUYrbNErAdJvim&#10;WJ62ER/0sJUOmmd8EBYxKpqY4Ri7pDy44bAM3fTjk8LFYpFgOIqWhVvzaHkkj6rGvnzaPzNn++YN&#10;2Pd3MEwkm73o4Q4bPQ0stgGkSg1+1LXXG8c4NU7/5MR34vScUMeHcf4LAAD//wMAUEsDBBQABgAI&#10;AAAAIQCbTxBk3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SP0Ha5DYtU6omloh&#10;TlUQiB0SgQ+YxG4cNbaj2HnA1zOsYDlzj+6cKU6r7dmsx9B5JyHdJcC0a7zqXCvh8+NlK4CFiE5h&#10;752W8KUDnMrNTYG58ot713MVW0YlLuQowcQ45JyHxmiLYecH7Si7+NFipHFsuRpxoXLb8/skybjF&#10;ztEFg4N+Mrq5VpOVcHmsnj126+yP36+HYaqTxbxdpby7Xc8PwKJe4x8Mv/qkDiU51X5yKrBewn6f&#10;ZYRK2KbiAIwIIQRtaorEMQVeFvz/D+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADJx&#10;RXKDAgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJtPEGTfAAAACwEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7964CB2E" id="Rectangle 351497711" o:spid="_x0000_s1026" style="position:absolute;margin-left:168pt;margin-top:-14.25pt;width:276pt;height:208.05pt;z-index:-251658202;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRydZWgQIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+Z0mzdkC1dCodRUjT&#10;NrGhPbuO3URyfMZ2m5Zfz9lO0jEmHhB9cO3cd9/dfb7z5dWhVWQvrGtAl3RyllMiNIeq0duSfn9c&#10;v/tAifNMV0yBFiU9CkevFm/fXHZmLgqoQVXCEiTRbt6Zktbem3mWOV6LlrkzMEKjUYJtmcej3WaV&#10;ZR2ytyor8vwi68BWxgIXzuHX62Ski8gvpeD+TkonPFElxdx8XG1cN2HNFpdsvrXM1A3v02D/kEXL&#10;Go1BR6pr5hnZ2eYPqrbhFhxIf8ahzUDKhotYA1YzyV9U81AzI2ItKI4zo0zu/9Hy2/2DubcoQ2fc&#10;3OE2VHGQtg3/mB85RLGOo1ji4AnHj+ezfIY3QAlHW3ExLYrzWZAzO7kb6/wXAS0Jm5JavI0oEtvf&#10;OJ+gAyREc6Caat0oFQ92u1kpS/YMb269+rT8vO7Zf4MpHcAagltiDF+yUzFx549KBJzS34QkTYXp&#10;FzGT2GdijMM4F9pPkqlmlUjhZzn+huihM4NHrDQSBmaJ8UfunmBAJpKBO2XZ44OriG06Oud/Syw5&#10;jx4xMmg/OreNBvsagcKq+sgJP4iUpAkqbaA63ltiIQ2JM3zd4L3dMOfvmcWpwLvGSfd3uEgFXUmh&#10;31FSg/352veAx2ZFKyUdTllJ3Y8ds4IS9VVjG3+cTKdhLONhOntf4ME+t2yeW/SuXQG2wwTfFMPj&#10;NuC9GrbSQvuED8IyREUT0xxjl5R7OxxWPk0/PilcLJcRhqNomL/RD4YH8qBq6MvHwxOzpm9ej31/&#10;C8NEsvmLHk7Y4KlhufMgm9jgJ117vXGMY+P0T054J56fI+r0MC5+AQAA//8DAFBLAwQUAAYACAAA&#10;ACEATonNI94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqHVk2tEKcC&#10;BOKGROABNvE2iRrbUez8wNOznOC4M6PZb/LTansx0xg67zTcbRMQ5GpvOtdo+Px42SgQIaIz2HtH&#10;Gr4owKm4vsoxM35x7zSXsRFc4kKGGtoYh0zKULdkMWz9QI69sx8tRj7HRpoRFy63vdwlSSotdo4/&#10;tDjQU0v1pZyshvNj+eyxW2d//H49DFOVLO3bRevbm/XhHkSkNf6F4Ref0aFgpspPzgTRa9jvU94S&#10;NWx26gCCE0opViq21DEFWeTy/4biBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJHJ1laB&#10;AgAAYAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE6J&#10;zSPeAAAACwEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#fcbaef" stroked="f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001C0FCE">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251916288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E218E78" wp14:editId="2D30D942">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E218E78" wp14:editId="34AD6506">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>265082</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1798955" cy="1798955"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...24 lines deleted...]
-            </wp:wrapTight>
+            <wp:wrapNone/>
             <wp:docPr id="305789885" name="Picture 49">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="305789885" name="Picture 49">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print">
@@ -2256,147 +2173,153 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001C0FCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gender </w:t>
       </w:r>
       <w:r w:rsidR="001C0FCE">
         <w:t>is if you are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273EF426" w14:textId="77777777" w:rsidR="001C0FCE" w:rsidRDefault="001C0FCE" w:rsidP="001C0FCE">
+    <w:p w14:paraId="273EF426" w14:textId="77777777" w:rsidR="001C0FCE" w:rsidRDefault="001C0FCE" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t>a woman</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35290AEE" w14:textId="77777777" w:rsidR="001C0FCE" w:rsidRDefault="001C0FCE" w:rsidP="001C0FCE">
+    <w:p w14:paraId="35290AEE" w14:textId="77777777" w:rsidR="001C0FCE" w:rsidRDefault="001C0FCE" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t>a man</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02951DFD" w14:textId="25DC556E" w:rsidR="001C0FCE" w:rsidRDefault="001C0FCE" w:rsidP="001C0FCE">
+    <w:p w14:paraId="02951DFD" w14:textId="25DC556E" w:rsidR="001C0FCE" w:rsidRDefault="001C0FCE" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t>another gender like nonbinary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAC1800" w14:textId="52DF4017" w:rsidR="001C0FCE" w:rsidRDefault="001C0FCE" w:rsidP="001C0FCE"/>
     <w:p w14:paraId="410F0A9A" w14:textId="59AA90D7" w:rsidR="00477E19" w:rsidRDefault="003D4932" w:rsidP="009C3941">
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251870208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27A48A50" wp14:editId="0E36726E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27A48A50" wp14:editId="0F917A03">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-371475</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>237490</wp:posOffset>
+              <wp:posOffset>239489</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2219325" cy="1310703"/>
-            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:extent cx="2219325" cy="1306705"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapNone/>
             <wp:docPr id="1792933030" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1792933030" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26" cstate="print">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
-                    <a:stretch/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2219325" cy="1310703"/>
+                      <a:ext cx="2219325" cy="1306705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D754A4" w14:textId="251C56B5" w:rsidR="00A93AC9" w:rsidRDefault="00A93AC9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="575C1B03" w14:textId="1808CE47" w:rsidR="00427308" w:rsidRDefault="00A03388" w:rsidP="009C3941">
       <w:r w:rsidRPr="00BD34B6">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251878400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="651A34E0" wp14:editId="7CCF7909">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="651A34E0" wp14:editId="7CCF7909">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2159000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-134128</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3505200" cy="958673"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1737886526" name="Rectangle 1737886526"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3505200" cy="958673"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2421,302 +2344,305 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 1737886526" style="position:absolute;margin-left:170pt;margin-top:-10.55pt;width:276pt;height:75.5pt;z-index:-251438080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#fff2cc [663]" stroked="f" strokeweight="1pt" w14:anchorId="45486FCF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmW9x3jQIAAJ0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdOw8r68hKlKpS&#10;2kRNqpwJC1kkYChgr91f3wHWazdNe6h62YV5fDPzMTMXlxujyVr4oMDWdHw0okRYDo2yLzX99njz&#10;4YySEJltmAYraroVgV4u3r+76NxcTKAF3QhPEMSGeedq2sbo5lUVeCsMC0fghEWlBG9YxKt/qRrP&#10;OkQ3upqMRidVB75xHrgIAaXXRUkXGV9KweOdlEFEomuKucX89fn7nL7V4oLNXzxzreJ9GuwfsjBM&#10;WQw6QF2zyMjKq9+gjOIeAsh4xMFUIKXiIteA1YxHr6p5aJkTuRYkJ7iBpvD/YPmX9YO790hD58I8&#10;4DFVsZHepD/mRzaZrO1AlthEwlF4PBvN8AUo4ag7n52dnB4nNqu9t/MhfhRgSDrU1ONjZI7Y+jbE&#10;YrozScECaNXcKK3zJTWAuNKerBk+HeNc2DjN7nplPkNT5JgAppAfEcX41EV8thNjNrmVElLO7Zcg&#10;2qZQFlLQkk+SVHsm8ilutUh22n4VkqgGa5/kRAbkwxzHRdWyRhTx7I+5ZMCELDH+gN0DvFX/uCe4&#10;t0+uIvf44Dz6W2KlxMEjRwYbB2ejLPi3AHQcIhf7HUmFmsTSMzTbe088lAkLjt8ofPVbFuI98zhS&#10;2Ci4JuIdfqSGrqbQnyhpwf94S57ssdNRS0mHI1rT8H3FvKBEf7I4A+fj6TTNdL5MZ6cTvPhDzfOh&#10;xq7MFWArjXEhOZ6PyT7q3VF6ME+4TZYpKqqY5Ri7pjz63eUqltWB+4iL5TKb4Rw7Fm/tg+MJPLGa&#10;uvpx88S861s/4tB8gd04s/mrCSi2ydPCchVBqjwee157vnEH5Cbu91VaMof3bLXfqoufAAAA//8D&#10;AFBLAwQUAAYACAAAACEAzeICd98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkblvSUpW1NJ0mJG4gxMaBY9Z4bbXUqZqsK2+POcHR9qff319tl8GJGafQe9KQrBUIpMbbnloN&#10;n4eX1QZEiIascZ5QwzcG2Na3N5Uprb/SB8772AoOoVAaDV2MYyllaDocTFj7EYlvJz8NJvI4tdJO&#10;5srhg5OpUrkcTE/8oTMjPnfYnPeXQYNSp90jvmdvraP565zbkGfuVev7u2X3BCLiEv9g+NVndajZ&#10;6egvZINwGh4yxV2ihlWaJCCY2BQpb46MpkUBsq7k/w71DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDmW9x3jQIAAJ0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDN4gJ33wAAAAsBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;"/>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7036FF3C" id="Rectangle 1737886526" o:spid="_x0000_s1026" style="position:absolute;margin-left:170pt;margin-top:-10.55pt;width:276pt;height:75.5pt;z-index:-251658217;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmW9x3jQIAAJ0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdOw8r68hKlKpS&#10;2kRNqpwJC1kkYChgr91f3wHWazdNe6h62YV5fDPzMTMXlxujyVr4oMDWdHw0okRYDo2yLzX99njz&#10;4YySEJltmAYraroVgV4u3r+76NxcTKAF3QhPEMSGeedq2sbo5lUVeCsMC0fghEWlBG9YxKt/qRrP&#10;OkQ3upqMRidVB75xHrgIAaXXRUkXGV9KweOdlEFEomuKucX89fn7nL7V4oLNXzxzreJ9GuwfsjBM&#10;WQw6QF2zyMjKq9+gjOIeAsh4xMFUIKXiIteA1YxHr6p5aJkTuRYkJ7iBpvD/YPmX9YO790hD58I8&#10;4DFVsZHepD/mRzaZrO1AlthEwlF4PBvN8AUo4ag7n52dnB4nNqu9t/MhfhRgSDrU1ONjZI7Y+jbE&#10;YrozScECaNXcKK3zJTWAuNKerBk+HeNc2DjN7nplPkNT5JgAppAfEcX41EV8thNjNrmVElLO7Zcg&#10;2qZQFlLQkk+SVHsm8ilutUh22n4VkqgGa5/kRAbkwxzHRdWyRhTx7I+5ZMCELDH+gN0DvFX/uCe4&#10;t0+uIvf44Dz6W2KlxMEjRwYbB2ejLPi3AHQcIhf7HUmFmsTSMzTbe088lAkLjt8ofPVbFuI98zhS&#10;2Ci4JuIdfqSGrqbQnyhpwf94S57ssdNRS0mHI1rT8H3FvKBEf7I4A+fj6TTNdL5MZ6cTvPhDzfOh&#10;xq7MFWArjXEhOZ6PyT7q3VF6ME+4TZYpKqqY5Ri7pjz63eUqltWB+4iL5TKb4Rw7Fm/tg+MJPLGa&#10;uvpx88S861s/4tB8gd04s/mrCSi2ydPCchVBqjwee157vnEH5Cbu91VaMof3bLXfqoufAAAA//8D&#10;AFBLAwQUAAYACAAAACEAzeICd98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkblvSUpW1NJ0mJG4gxMaBY9Z4bbXUqZqsK2+POcHR9qff319tl8GJGafQe9KQrBUIpMbbnloN&#10;n4eX1QZEiIascZ5QwzcG2Na3N5Uprb/SB8772AoOoVAaDV2MYyllaDocTFj7EYlvJz8NJvI4tdJO&#10;5srhg5OpUrkcTE/8oTMjPnfYnPeXQYNSp90jvmdvraP565zbkGfuVev7u2X3BCLiEv9g+NVndajZ&#10;6egvZINwGh4yxV2ihlWaJCCY2BQpb46MpkUBsq7k/w71DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDmW9x3jQIAAJ0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDN4gJ33wAAAAsBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="#fff2cc [663]" stroked="f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009C3941">
         <w:t>This year P</w:t>
       </w:r>
       <w:r w:rsidR="00427308">
         <w:t xml:space="preserve">ink </w:t>
       </w:r>
       <w:r w:rsidR="009C3941">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00427308">
         <w:t xml:space="preserve">hirt </w:t>
       </w:r>
       <w:r w:rsidR="009C3941">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00427308">
         <w:t>ay</w:t>
       </w:r>
       <w:r w:rsidR="009C3941">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00883AD3">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="009C3941">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70089B15" w14:textId="4634ABC8" w:rsidR="00477E19" w:rsidRDefault="009C3941" w:rsidP="009C3941">
+    <w:p w14:paraId="70089B15" w14:textId="42B734E3" w:rsidR="00477E19" w:rsidRDefault="009C3941" w:rsidP="009C3941">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Friday</w:t>
       </w:r>
       <w:r w:rsidR="00A03388">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E860CF">
+      <w:r w:rsidR="00274737">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> May 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E860CF">
+      <w:r w:rsidR="00274737">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A03388" w:rsidRPr="00A03388">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4757D390" w14:textId="12752DF3" w:rsidR="00477E19" w:rsidRDefault="00477E19" w:rsidP="009C3941"/>
     <w:p w14:paraId="5B032692" w14:textId="3F080C88" w:rsidR="00477E19" w:rsidRDefault="00D52159" w:rsidP="009C3941">
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251924480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A8A2C19" wp14:editId="74B2D188">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A8A2C19" wp14:editId="74B2D188">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-266700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>247650</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1962150" cy="2257425"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="197966825" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1962150" cy="2257425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2C1BCF0C" w14:textId="506A5FD7" w:rsidR="00D52159" w:rsidRDefault="00D52159">
                             <w:pPr>
                               <w:ind w:left="0"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
+                                <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BEB9A6B" wp14:editId="7C2E7B41">
-[...1 lines deleted...]
-                                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BEB9A6B" wp14:editId="5A87E45A">
+                                  <wp:extent cx="1521496" cy="2153110"/>
+                                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                                   <wp:docPr id="67122328" name="Picture 67122328"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name=""/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId27">
+                                          <a:blip r:embed="rId27" cstate="print">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="1565898" cy="2153110"/>
+                                            <a:ext cx="1521496" cy="2153110"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5A8A2C19" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-21pt;margin-top:19.5pt;width:154.5pt;height:177.75pt;z-index:251924480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDasKEvLAIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x4SdoacYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0o2Xms7WnYRSZFio+PHz27b2tFDsK6CnROR4MhJUJzKCq9y+nPl9WX&#10;W0qcZ7pgCrTI6VE4ej///GnWmEykUIIqhCUYRLusMTktvTdZkjheipq5ARih0SjB1syjandJYVmD&#10;0WuVpMPhNGnAFsYCF87h7UNnpPMYX0rB/ZOUTniicoq1+XjaeG7DmcxnLNtZZsqK92Wwf6iiZpXG&#10;pOdQD8wzsrfVu1B1xS04kH7AoU5AyoqL2AN2Mxq+6WZTMiNiLwiOM2eY3P8Lyx8PG/NsiW+/QYsD&#10;DIA0xmUOL0M/rbR1+GKlBO0I4fEMm2g94eHR3TQdTdDE0Zamk5txOglxkstzY53/LqAmQcipxblE&#10;uNhh7XznenIJ2RyoqlhVSkUlcEEslSUHhlNUPhaJwf/yUpo0OZ1+xTrCIw3heRdZaazl0lSQfLtt&#10;+063UBwRAAsdN5zhqwqLXDPnn5lFMmBjSHD/hIdUgEmglygpwf7+6D7444zQSkmD5Mqp+7VnVlCi&#10;fmic3t1oPA5sjMp4cpOiYq8t22uL3tdLwM5HuEqGRzH4e3USpYX6FfdgEbKiiWmOuXPqT+LSd5TH&#10;PeJisYhOyD/D/FpvDA+hA2hhBC/tK7Omn5PHET/CiYYsezOuzreDe7H3IKs4ywBwh2qPO3I3sqHf&#10;s7Ac13r0uvwN5n8AAAD//wMAUEsDBBQABgAIAAAAIQBN3//I4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUhsUOuQ9AEhToUQD4ldmwJi58ZDEhGPo9hNwt8zXcFqXld3zs02&#10;k23FgL1vHCm4nkcgkEpnGqoU7Iun2Q0IHzQZ3TpCBT/oYZOfn2U6NW6kLQ67UAk2IZ9qBXUIXSql&#10;L2u02s9dh8S3L9dbHXjsK2l6PbK5bWUcRStpdUP8odYdPtRYfu+OVsHnVfXx6qfntzFZJt3jy1Cs&#10;302h1OXFdH8HIuAU/sRwwmd0yJnp4I5kvGgVzBYxZwkKkluuLIhXa24Op8ViCTLP5P8I+S8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2rChLywCAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATd//yOEAAAAKAQAADwAAAAAAAAAAAAAAAACG&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-21pt;margin-top:19.5pt;width:154.5pt;height:177.75pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDasKEvLAIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x4SdoacYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0o2Xms7WnYRSZFio+PHz27b2tFDsK6CnROR4MhJUJzKCq9y+nPl9WX&#10;W0qcZ7pgCrTI6VE4ej///GnWmEykUIIqhCUYRLusMTktvTdZkjheipq5ARih0SjB1syjandJYVmD&#10;0WuVpMPhNGnAFsYCF87h7UNnpPMYX0rB/ZOUTniicoq1+XjaeG7DmcxnLNtZZsqK92Wwf6iiZpXG&#10;pOdQD8wzsrfVu1B1xS04kH7AoU5AyoqL2AN2Mxq+6WZTMiNiLwiOM2eY3P8Lyx8PG/NsiW+/QYsD&#10;DIA0xmUOL0M/rbR1+GKlBO0I4fEMm2g94eHR3TQdTdDE0Zamk5txOglxkstzY53/LqAmQcipxblE&#10;uNhh7XznenIJ2RyoqlhVSkUlcEEslSUHhlNUPhaJwf/yUpo0OZ1+xTrCIw3heRdZaazl0lSQfLtt&#10;+063UBwRAAsdN5zhqwqLXDPnn5lFMmBjSHD/hIdUgEmglygpwf7+6D7444zQSkmD5Mqp+7VnVlCi&#10;fmic3t1oPA5sjMp4cpOiYq8t22uL3tdLwM5HuEqGRzH4e3USpYX6FfdgEbKiiWmOuXPqT+LSd5TH&#10;PeJisYhOyD/D/FpvDA+hA2hhBC/tK7Omn5PHET/CiYYsezOuzreDe7H3IKs4ywBwh2qPO3I3sqHf&#10;s7Ac13r0uvwN5n8AAAD//wMAUEsDBBQABgAIAAAAIQBN3//I4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUhsUOuQ9AEhToUQD4ldmwJi58ZDEhGPo9hNwt8zXcFqXld3zs02&#10;k23FgL1vHCm4nkcgkEpnGqoU7Iun2Q0IHzQZ3TpCBT/oYZOfn2U6NW6kLQ67UAk2IZ9qBXUIXSql&#10;L2u02s9dh8S3L9dbHXjsK2l6PbK5bWUcRStpdUP8odYdPtRYfu+OVsHnVfXx6qfntzFZJt3jy1Cs&#10;302h1OXFdH8HIuAU/sRwwmd0yJnp4I5kvGgVzBYxZwkKkluuLIhXa24Op8ViCTLP5P8I+S8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2rChLywCAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATd//yOEAAAAKAQAADwAAAAAAAAAAAAAAAACG&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2C1BCF0C" w14:textId="506A5FD7" w:rsidR="00D52159" w:rsidRDefault="00D52159">
                       <w:pPr>
                         <w:ind w:left="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
+                          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BEB9A6B" wp14:editId="7C2E7B41">
-[...1 lines deleted...]
-                            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BEB9A6B" wp14:editId="5A87E45A">
+                            <wp:extent cx="1521496" cy="2153110"/>
+                            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                             <wp:docPr id="67122328" name="Picture 67122328"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name=""/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId27">
+                                    <a:blip r:embed="rId27" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="1565898" cy="2153110"/>
+                                      <a:ext cx="1521496" cy="2153110"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3075EA76" w14:textId="4B5CB7E8" w:rsidR="009C3941" w:rsidRDefault="00477E19" w:rsidP="009C3941">
       <w:r>
         <w:t>Pink Shirt Day has happened in Aotearoa New Zealand every year since 2009.</w:t>
       </w:r>
     </w:p>
@@ -2751,306 +2677,312 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="51024F84" w14:textId="4F40E6E5" w:rsidR="00124EA8" w:rsidRDefault="00A03388" w:rsidP="00124EA8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00C855B0">
         <w:t xml:space="preserve">ow </w:t>
       </w:r>
       <w:r w:rsidR="00853782">
         <w:t>you can</w:t>
       </w:r>
       <w:r w:rsidR="00C855B0">
         <w:t xml:space="preserve"> take part in Pink Shirt Day</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B15098" w14:textId="0867F46A" w:rsidR="00124EA8" w:rsidRDefault="00124EA8" w:rsidP="00124EA8"/>
     <w:p w14:paraId="3411C1F4" w14:textId="0A3796C3" w:rsidR="004D5B4B" w:rsidRDefault="00D52159" w:rsidP="00124EA8">
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251925504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="119F79E7" wp14:editId="39593976">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="119F79E7" wp14:editId="39593976">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-57150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>345440</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2238375" cy="2771775"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1677994796" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2238375" cy="2771775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="541DC15B" w14:textId="26DBC8E8" w:rsidR="00D52159" w:rsidRDefault="00D52159">
                             <w:pPr>
                               <w:ind w:left="0"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
+                                <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58B73902" wp14:editId="0EB51126">
-[...1 lines deleted...]
-                                  <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58B73902" wp14:editId="50B6AEEB">
+                                  <wp:extent cx="1876425" cy="2292983"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="793671909" name="Picture 793671909"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name=""/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId28">
+                                          <a:blip r:embed="rId28" cstate="print">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="1623429" cy="2442081"/>
+                                            <a:ext cx="1882890" cy="2300884"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="119F79E7" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.5pt;margin-top:27.2pt;width:176.25pt;height:218.25pt;z-index:251925504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+gRgHMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L4EAyzYirCgrqkpo&#10;dyW22rNxbLDkeFzbkNBf37HDV7c9Vb04M57x88yb50wf2lqTg3BegSnpoNenRBgOlTLbkn5/XX66&#10;p8QHZiqmwYiSHoWnD7OPH6aNLUQOO9CVcARBjC8aW9JdCLbIMs93oma+B1YYDEpwNQvoum1WOdYg&#10;eq2zvN+/yxpwlXXAhfe4+9gF6SzhSyl4eJbSi0B0SbG2kFaX1k1cs9mUFVvH7E7xUxnsH6qomTJ4&#10;6QXqkQVG9k79AVUr7sCDDD0OdQZSKi5SD9jNoP+um/WOWZF6QXK8vdDk/x8sfzqs7Ysjof0CLQ4w&#10;EtJYX3jcjP200tXxi5USjCOFxwttog2E42aeD++HkzElHGP5ZDKYoIM42fW4dT58FVCTaJTU4VwS&#10;Xeyw8qFLPafE2zxoVS2V1smJWhAL7ciB4RR1SEUi+G9Z2pCmpHfDcT8BG4jHO2RtsJZrU9EK7aYl&#10;qrppeAPVEXlw0EnEW75UWOuK+fDCHGoCW0edh2dcpAa8C04WJTtwP/+2H/NxVBilpEGNldT/2DMn&#10;KNHfDA7x82A0iqJMzmg8ydFxt5HNbcTs6wUgAQN8UZYnM+YHfTalg/oNn8M83oohZjjeXdJwNheh&#10;Uz4+Jy7m85SEMrQsrMza8ggdCY+TeG3fmLOncQWc9BOc1ciKd1PrcuNJA/N9AKnSSCPPHasn+lHC&#10;SRSn5xbfyK2fsq4/hdkvAAAA//8DAFBLAwQUAAYACAAAACEAYkocAuAAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPT0+EMBTE7yZ+h+aZeDG7RQEV5LExRt3Em4t/4q1Ln0Ckr4R2Ab+99aTHyUxm&#10;flNsFtOLiUbXWUY4X0cgiGurO24QXqqH1TUI5xVr1VsmhG9ysCmPjwqVazvzM00734hQwi5XCK33&#10;Qy6lq1syyq3tQBy8Tzsa5YMcG6lHNYdy08uLKLqURnUcFlo10F1L9dfuYBA+zpr3J7c8vs5xGg/3&#10;26m6etMV4unJcnsDwtPi/8Lwix/QoQxMe3tg7USPsMrCFY+QJgmI4MdJnILYIyRZlIEsC/n/QfkD&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/oEYBzACAABcBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYkocAuAAAAAJAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="119F79E7" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.5pt;margin-top:27.2pt;width:176.25pt;height:218.25pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+gRgHMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L4EAyzYirCgrqkpo&#10;dyW22rNxbLDkeFzbkNBf37HDV7c9Vb04M57x88yb50wf2lqTg3BegSnpoNenRBgOlTLbkn5/XX66&#10;p8QHZiqmwYiSHoWnD7OPH6aNLUQOO9CVcARBjC8aW9JdCLbIMs93oma+B1YYDEpwNQvoum1WOdYg&#10;eq2zvN+/yxpwlXXAhfe4+9gF6SzhSyl4eJbSi0B0SbG2kFaX1k1cs9mUFVvH7E7xUxnsH6qomTJ4&#10;6QXqkQVG9k79AVUr7sCDDD0OdQZSKi5SD9jNoP+um/WOWZF6QXK8vdDk/x8sfzqs7Ysjof0CLQ4w&#10;EtJYX3jcjP200tXxi5USjCOFxwttog2E42aeD++HkzElHGP5ZDKYoIM42fW4dT58FVCTaJTU4VwS&#10;Xeyw8qFLPafE2zxoVS2V1smJWhAL7ciB4RR1SEUi+G9Z2pCmpHfDcT8BG4jHO2RtsJZrU9EK7aYl&#10;qrppeAPVEXlw0EnEW75UWOuK+fDCHGoCW0edh2dcpAa8C04WJTtwP/+2H/NxVBilpEGNldT/2DMn&#10;KNHfDA7x82A0iqJMzmg8ydFxt5HNbcTs6wUgAQN8UZYnM+YHfTalg/oNn8M83oohZjjeXdJwNheh&#10;Uz4+Jy7m85SEMrQsrMza8ggdCY+TeG3fmLOncQWc9BOc1ciKd1PrcuNJA/N9AKnSSCPPHasn+lHC&#10;SRSn5xbfyK2fsq4/hdkvAAAA//8DAFBLAwQUAAYACAAAACEAYkocAuAAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPT0+EMBTE7yZ+h+aZeDG7RQEV5LExRt3Em4t/4q1Ln0Ckr4R2Ab+99aTHyUxm&#10;flNsFtOLiUbXWUY4X0cgiGurO24QXqqH1TUI5xVr1VsmhG9ysCmPjwqVazvzM00734hQwi5XCK33&#10;Qy6lq1syyq3tQBy8Tzsa5YMcG6lHNYdy08uLKLqURnUcFlo10F1L9dfuYBA+zpr3J7c8vs5xGg/3&#10;26m6etMV4unJcnsDwtPi/8Lwix/QoQxMe3tg7USPsMrCFY+QJgmI4MdJnILYIyRZlIEsC/n/QfkD&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/oEYBzACAABcBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYkocAuAAAAAJAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="541DC15B" w14:textId="26DBC8E8" w:rsidR="00D52159" w:rsidRDefault="00D52159">
                       <w:pPr>
                         <w:ind w:left="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
+                          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58B73902" wp14:editId="0EB51126">
-[...1 lines deleted...]
-                            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58B73902" wp14:editId="50B6AEEB">
+                            <wp:extent cx="1876425" cy="2292983"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="793671909" name="Picture 793671909"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name=""/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId28">
+                                    <a:blip r:embed="rId28" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="1623429" cy="2442081"/>
+                                      <a:ext cx="1882890" cy="2300884"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E92ED1" w14:textId="018D5AA9" w:rsidR="004D244F" w:rsidRDefault="004D244F" w:rsidP="009E0EC7">
       <w:r>
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
       <w:r w:rsidR="005762C1">
         <w:t xml:space="preserve">different </w:t>
       </w:r>
       <w:r>
         <w:t>ways you can take part in P</w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t xml:space="preserve">ink </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t xml:space="preserve">hirt </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t>ay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> like:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3BD448" w14:textId="21D538FB" w:rsidR="004D244F" w:rsidRDefault="00DF39B7" w:rsidP="002F79FA">
+    <w:p w14:paraId="5D3BD448" w14:textId="21D538FB" w:rsidR="004D244F" w:rsidRDefault="00DF39B7" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t>wear</w:t>
       </w:r>
       <w:r w:rsidR="00734EF5">
         <w:t>ing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a pink t-shirt</w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t xml:space="preserve"> / top</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6046134E" w14:textId="2DBED87D" w:rsidR="00DF39B7" w:rsidRDefault="00DF39B7" w:rsidP="002F79FA">
+    <w:p w14:paraId="6046134E" w14:textId="2DBED87D" w:rsidR="00DF39B7" w:rsidRDefault="00DF39B7" w:rsidP="00F95DA2">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
+        <w:ind w:left="4395" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t>hav</w:t>
       </w:r>
       <w:r w:rsidR="00BD5504">
         <w:t>ing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an event to raise money for P</w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t xml:space="preserve">ink </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t xml:space="preserve">hirt </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t>ay</w:t>
       </w:r>
       <w:r w:rsidR="002F79FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AB1947" w14:textId="17B69041" w:rsidR="002F79FA" w:rsidRDefault="002F79FA" w:rsidP="002F79FA"/>
     <w:p w14:paraId="657E579C" w14:textId="51C8D70B" w:rsidR="002F79FA" w:rsidRPr="00124EA8" w:rsidRDefault="000549E8" w:rsidP="002F79FA">
       <w:r w:rsidRPr="00A96CA5">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251839488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E451149" wp14:editId="15E72631">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E451149" wp14:editId="15E72631">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>50800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>344313</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1371600" cy="1430900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="592393067" name="Picture 10">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="592393067" name="Picture 10">
@@ -3163,154 +3095,149 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ay</w:t>
       </w:r>
       <w:r w:rsidR="009D3601">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> website:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD1F701" w14:textId="77777777" w:rsidR="009D3601" w:rsidRDefault="009D3601" w:rsidP="002F79FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18DCD002" w14:textId="77777777" w:rsidR="005B3FEA" w:rsidRPr="008A3374" w:rsidRDefault="005B3FEA" w:rsidP="005B3FEA">
-[...6 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="18DCD002" w14:textId="3A903522" w:rsidR="005B3FEA" w:rsidRPr="00296F79" w:rsidRDefault="00296F79" w:rsidP="005B3FEA">
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="008A3374">
+        <w:r w:rsidRPr="00296F79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>pinkshirtday.org.nz</w:t>
+          <w:t>https://pinkshirtday.org.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A4CD755" w14:textId="09B5C62D" w:rsidR="009D3601" w:rsidRPr="00E47DC3" w:rsidRDefault="009D3601" w:rsidP="002F79FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="384F83BB" w14:textId="2CC9475E" w:rsidR="009D3601" w:rsidRPr="00E47DC3" w:rsidRDefault="009D3601" w:rsidP="002F79FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79370A1C" w14:textId="40C3B1C6" w:rsidR="00E47DC3" w:rsidRDefault="00E47DC3" w:rsidP="002F79FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47DC3">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251889664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431F699A" wp14:editId="0C8FA5FA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431F699A" wp14:editId="3320EA97">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>13970</wp:posOffset>
+              <wp:posOffset>15766</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>172720</wp:posOffset>
+              <wp:posOffset>180493</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1596453" cy="2004370"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1759658799" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1759658799" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId31" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="22486" r="22757"/>
-                    <a:stretch/>
+                    <a:srcRect t="8132" b="8132"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1596453" cy="2004370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -3460,264 +3387,267 @@
       <w:r w:rsidR="00E47DC3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Pink Shirt Day</w:t>
       </w:r>
       <w:r w:rsidR="00845F2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468629E1" w14:textId="20DFA33A" w:rsidR="00B66E68" w:rsidRDefault="00D52159" w:rsidP="002F79FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00866416">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251926528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="648C5B2C" wp14:editId="55EC6D68">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="648C5B2C" wp14:editId="55EC6D68">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-219075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2371725" cy="2286000"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="657163066" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2371725" cy="2286000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5214C784" w14:textId="503FEFDB" w:rsidR="00D52159" w:rsidRDefault="00D52159">
                             <w:pPr>
                               <w:ind w:left="0"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
+                                <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FE1891D" wp14:editId="5A64410E">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FE1891D" wp14:editId="3D3E0DA3">
                                   <wp:extent cx="2182495" cy="2182495"/>
                                   <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
                                   <wp:docPr id="1973032303" name="Picture 1973032303"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name=""/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId32">
+                                          <a:blip r:embed="rId32" cstate="print">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="2182495" cy="2182495"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="648C5B2C" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-17.25pt;margin-top:.75pt;width:186.75pt;height:180pt;z-index:251926528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkImXYMgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+y4eXRGnCJLkWFA&#10;0BZIh54VWY4FyKImKbGzXz9KzmvdTsMuMilSfHwf6dlD1yhyENZJ0AUdDlJKhOZQSr0r6PfX1ad7&#10;SpxnumQKtCjoUTj6MP/4YdaaXGRQgyqFJRhEu7w1Ba29N3mSOF6LhrkBGKHRWIFtmEfV7pLSshaj&#10;NyrJ0nSStGBLY4EL5/D2sTfSeYxfVYL756pywhNVUKzNx9PGcxvOZD5j+c4yU0t+KoP9QxUNkxqT&#10;XkI9Ms/I3so/QjWSW3BQ+QGHJoGqklzEHrCbYfqum03NjIi9IDjOXGBy/y8sfzpszIslvvsCHRIY&#10;AGmNyx1ehn66yjbhi5UStCOExwtsovOE42V2Nx1OszElHG1Zdj9J0whscn1urPNfBTQkCAW1yEuE&#10;ix3WzmNKdD27hGwOlCxXUqmohFkQS2XJgSGLysci8cVvXkqTtqCTu3EaA2sIz/vISmOCa1NB8t22&#10;I7LEcs8Nb6E8Ig4W+hFxhq8k1rpmzr8wizOBreOc+2c8KgWYC04SJTXYn3+7D/5IFVopaXHGCup+&#10;7JkVlKhvGkn8PByNwlBGZTSeZqjYW8v21qL3zRIQgCFulOFRDP5encXKQvOG67AIWdHENMfcBfVn&#10;cen7ycd14mKxiE44hob5td4YHkIHwAMTr90bs+ZEl0emn+A8jSx/x1rvG15qWOw9VDJSGnDuUT3B&#10;jyMcmT6tW9iRWz16XX8K818AAAD//wMAUEsDBBQABgAIAAAAIQCrQa1X3QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTE/JTsMwEL0j8Q/WIHFBrQOmhYY4FUIsUm80LOrNjYckIh5HsZuEv2c4ldMs&#10;7+kt2XpyrRiwD40nDZfzBARS6W1DlYa34ml2CyJEQ9a0nlDDDwZY56cnmUmtH+kVh22sBItQSI2G&#10;OsYulTKUNToT5r5DYuzL985EPvtK2t6MLO5aeZUkS+lMQ+xQmw4faiy/twenYXdRfW7C9Pw+qoXq&#10;Hl+G4ubDFlqfn033dyAiTvFIhr/4HB1yzrT3B7JBtBpm6nrBVAZ4MK7UirvteVnyR+aZ/N8g/wUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkImXYMgIAAFwEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrQa1X3QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="648C5B2C" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-17.25pt;margin-top:.75pt;width:186.75pt;height:180pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkImXYMgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+y4eXRGnCJLkWFA&#10;0BZIh54VWY4FyKImKbGzXz9KzmvdTsMuMilSfHwf6dlD1yhyENZJ0AUdDlJKhOZQSr0r6PfX1ad7&#10;SpxnumQKtCjoUTj6MP/4YdaaXGRQgyqFJRhEu7w1Ba29N3mSOF6LhrkBGKHRWIFtmEfV7pLSshaj&#10;NyrJ0nSStGBLY4EL5/D2sTfSeYxfVYL756pywhNVUKzNx9PGcxvOZD5j+c4yU0t+KoP9QxUNkxqT&#10;XkI9Ms/I3so/QjWSW3BQ+QGHJoGqklzEHrCbYfqum03NjIi9IDjOXGBy/y8sfzpszIslvvsCHRIY&#10;AGmNyx1ehn66yjbhi5UStCOExwtsovOE42V2Nx1OszElHG1Zdj9J0whscn1urPNfBTQkCAW1yEuE&#10;ix3WzmNKdD27hGwOlCxXUqmohFkQS2XJgSGLysci8cVvXkqTtqCTu3EaA2sIz/vISmOCa1NB8t22&#10;I7LEcs8Nb6E8Ig4W+hFxhq8k1rpmzr8wizOBreOc+2c8KgWYC04SJTXYn3+7D/5IFVopaXHGCup+&#10;7JkVlKhvGkn8PByNwlBGZTSeZqjYW8v21qL3zRIQgCFulOFRDP5encXKQvOG67AIWdHENMfcBfVn&#10;cen7ycd14mKxiE44hob5td4YHkIHwAMTr90bs+ZEl0emn+A8jSx/x1rvG15qWOw9VDJSGnDuUT3B&#10;jyMcmT6tW9iRWz16XX8K818AAAD//wMAUEsDBBQABgAIAAAAIQCrQa1X3QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTE/JTsMwEL0j8Q/WIHFBrQOmhYY4FUIsUm80LOrNjYckIh5HsZuEv2c4ldMs&#10;7+kt2XpyrRiwD40nDZfzBARS6W1DlYa34ml2CyJEQ9a0nlDDDwZY56cnmUmtH+kVh22sBItQSI2G&#10;OsYulTKUNToT5r5DYuzL985EPvtK2t6MLO5aeZUkS+lMQ+xQmw4faiy/twenYXdRfW7C9Pw+qoXq&#10;Hl+G4ubDFlqfn033dyAiTvFIhr/4HB1yzrT3B7JBtBpm6nrBVAZ4MK7UirvteVnyR+aZ/N8g/wUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkImXYMgIAAFwEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrQa1X3QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5214C784" w14:textId="503FEFDB" w:rsidR="00D52159" w:rsidRDefault="00D52159">
                       <w:pPr>
                         <w:ind w:left="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
+                          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FE1891D" wp14:editId="5A64410E">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FE1891D" wp14:editId="3D3E0DA3">
                             <wp:extent cx="2182495" cy="2182495"/>
                             <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
                             <wp:docPr id="1973032303" name="Picture 1973032303"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name=""/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId32">
+                                    <a:blip r:embed="rId32" cstate="print">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2182495" cy="2182495"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00397C84" w:rsidRPr="00E47DC3">
+      <w:r w:rsidR="00397C84" w:rsidRPr="00866416">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00AE6B4E">
+      <w:r w:rsidR="00AE6B4E" w:rsidRPr="00866416">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Pink Shirt Day website </w:t>
       </w:r>
-      <w:r w:rsidR="00E47DC3" w:rsidRPr="00E47DC3">
+      <w:r w:rsidR="00E47DC3" w:rsidRPr="00866416">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidR="00B66E68">
+      <w:r w:rsidR="00B66E68" w:rsidRPr="00866416">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> free </w:t>
       </w:r>
-      <w:r w:rsidR="00E47DC3">
+      <w:r w:rsidR="00E47DC3" w:rsidRPr="00866416">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>information about bullying for</w:t>
       </w:r>
-      <w:r w:rsidR="00B66E68">
+      <w:r w:rsidR="00B66E68" w:rsidRPr="00866416">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3D2EBA" w14:textId="41276F25" w:rsidR="00B66E68" w:rsidRDefault="00B66E68" w:rsidP="00B66E68">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">schools </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDD6363" w14:textId="79817CB4" w:rsidR="00B66E68" w:rsidRDefault="00B66E68" w:rsidP="00B66E68">
@@ -3742,82 +3672,64 @@
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>communities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599F4F05" w14:textId="17C7C7A4" w:rsidR="00B66E68" w:rsidRDefault="005B3FEA" w:rsidP="00B66E68">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427308">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251895808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F0FE1FE" wp14:editId="646D66CA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F0FE1FE" wp14:editId="654E473C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-258486</wp:posOffset>
+              <wp:posOffset>-257175</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>132059</wp:posOffset>
+              <wp:posOffset>130810</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1813560" cy="1813560"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapThrough wrapText="bothSides">
-[...17 lines deleted...]
-            </wp:wrapThrough>
+            <wp:wrapNone/>
             <wp:docPr id="1709814012" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1709814012" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
@@ -3884,214 +3796,214 @@
         </w:rPr>
         <w:t xml:space="preserve">information can be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">used to </w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> spaces that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728D891A" w14:textId="0379D10E" w:rsidR="00F97551" w:rsidRDefault="005B3FEA" w:rsidP="00F97551">
+    <w:p w14:paraId="728D891A" w14:textId="037C583A" w:rsidR="00F97551" w:rsidRDefault="000C46FF" w:rsidP="00F97551">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>welcome</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47DC3">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> everyone</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97551">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7BEBCD" w14:textId="5451672F" w:rsidR="00F97551" w:rsidRDefault="00A570CD" w:rsidP="00F97551">
+      <w:pPr>
+        <w:pStyle w:val="Listtoplevel"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00427308">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251897856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51BD2CF7" wp14:editId="7EB8288B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51BD2CF7" wp14:editId="34DDE3F9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-219915</wp:posOffset>
+              <wp:posOffset>-238125</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>447040</wp:posOffset>
+              <wp:posOffset>69215</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1931547" cy="1931547"/>
+            <wp:extent cx="1931035" cy="1931035"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="159176760" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="159176760" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1931547" cy="1931547"/>
+                      <a:ext cx="1931035" cy="1931035"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="000C46FF">
-[...12 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00F97551">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B7BEBCD" w14:textId="061A665E" w:rsidR="00F97551" w:rsidRDefault="00F97551" w:rsidP="00F97551">
+        <w:t>are safe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAF839D" w14:textId="37DF65FE" w:rsidR="005762C1" w:rsidRPr="00397C84" w:rsidRDefault="00F97551">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00397C84">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do not allow bullying. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6806C8" w14:textId="5849BBC0" w:rsidR="004D244F" w:rsidRDefault="004D244F" w:rsidP="002F79FA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="6C6806C8" w14:textId="5849BBC0" w:rsidR="004D244F" w:rsidRDefault="004D244F" w:rsidP="002F79FA">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5053B5" w14:textId="23E2D4BF" w:rsidR="00A97E8E" w:rsidRDefault="00D734B8" w:rsidP="009E0EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="008768D1">
         <w:rPr>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251850752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30BEC30D" wp14:editId="5FB0E69D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30BEC30D" wp14:editId="5FB0E69D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>88265</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>279810</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1489587" cy="1489587"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1265052086" name="Picture 17">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1265052086" name="Picture 17">
@@ -4185,104 +4097,106 @@
       </w:r>
       <w:r w:rsidR="003A2EB4">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00397C84">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>events you can run</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7368DFAB" w14:textId="3B864109" w:rsidR="00A97E8E" w:rsidRDefault="005F20AD" w:rsidP="00AC41F5">
       <w:pPr>
         <w:pStyle w:val="Listtoplevel"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251853824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5617382A" wp14:editId="34073129">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5617382A" wp14:editId="20E6037F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>8255</wp:posOffset>
+              <wp:posOffset>16254</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>527262</wp:posOffset>
+              <wp:posOffset>534254</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1828800" cy="1219132"/>
-            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:extent cx="1827824" cy="1219132"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="635"/>
             <wp:wrapNone/>
             <wp:docPr id="297706573" name="Picture 18">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="297706573" name="Picture 18">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1828800" cy="1219132"/>
+                      <a:ext cx="1827824" cy="1219132"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="00A97E8E">
@@ -4398,53 +4312,54 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F53292" w14:textId="04C41ED3" w:rsidR="00A97E8E" w:rsidRDefault="00A97E8E" w:rsidP="009E0EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F7FACB0" w14:textId="72DF36DA" w:rsidR="00C04EA9" w:rsidRDefault="003932AC" w:rsidP="009E0EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96CA5">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251852800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A9C55E8" wp14:editId="208BF372">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A9C55E8" wp14:editId="208BF372">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>127000</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>29666</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1371600" cy="1430900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1979147245" name="Picture 10">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1979147245" name="Picture 10">
@@ -4492,104 +4407,80 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F40E422" w14:textId="5D64EEAC" w:rsidR="00A97E8E" w:rsidRDefault="00C04EA9" w:rsidP="009E0EC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>You can sign up here:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9166BF" w14:textId="3E41E1F2" w:rsidR="0064667B" w:rsidRDefault="00C04EA9" w:rsidP="00FC0BBB">
+    <w:p w14:paraId="4A9166BF" w14:textId="490129CB" w:rsidR="0064667B" w:rsidRPr="000373D3" w:rsidRDefault="00C04EA9" w:rsidP="00FC0BBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="009E0EC7" w:rsidRPr="009E0EC7">
+        <w:r w:rsidR="00296F79" w:rsidRPr="00296F79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
-            <w:bCs/>
             <w:color w:val="auto"/>
-            <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>shorturl.at/</w:t>
+          <w:t>https://tinyurl.com/n2r7urjy</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="009E0EC7" w:rsidRPr="009E0EC7">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6DE69D05" w14:textId="77777777" w:rsidR="00E47DC3" w:rsidRDefault="00E47DC3" w:rsidP="00E47DC3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk159794159"/>
     </w:p>
     <w:p w14:paraId="258FB8B5" w14:textId="77777777" w:rsidR="00E47DC3" w:rsidRDefault="00E47DC3" w:rsidP="00E47DC3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4599C50F" w14:textId="77777777" w:rsidR="00E47DC3" w:rsidRDefault="00E47DC3" w:rsidP="00E47DC3">
       <w:pPr>
         <w:rPr>
@@ -4601,53 +4492,54 @@
     </w:p>
     <w:p w14:paraId="5C0F9359" w14:textId="0A32BF56" w:rsidR="00C30713" w:rsidRDefault="00C30713">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A27259" w14:textId="7C2288B7" w:rsidR="00C30713" w:rsidRDefault="00C30713" w:rsidP="00C30713">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Where to find more information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5354C689" w14:textId="77777777" w:rsidR="00C30713" w:rsidRDefault="00C30713" w:rsidP="00E47DC3"/>
     <w:p w14:paraId="2523C0A6" w14:textId="77777777" w:rsidR="00C30713" w:rsidRDefault="00C30713" w:rsidP="00E47DC3"/>
     <w:p w14:paraId="2146241A" w14:textId="1F4742B0" w:rsidR="00003D44" w:rsidRDefault="00003D44" w:rsidP="00E47DC3">
       <w:r w:rsidRPr="00A96CA5">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251866112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32B8E562" wp14:editId="12F5B615">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32B8E562" wp14:editId="12F5B615">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>64303</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>55780</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1371600" cy="1430900"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="17145"/>
             <wp:wrapNone/>
             <wp:docPr id="19272153" name="Picture 10">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="19272153" name="Picture 10">
@@ -4713,205 +4605,205 @@
         <w:t xml:space="preserve">ink </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t xml:space="preserve">hirt </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t>ay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E47DC3">
         <w:t xml:space="preserve">at this </w:t>
       </w:r>
       <w:r>
         <w:t>website:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE3BF48" w14:textId="77777777" w:rsidR="00003D44" w:rsidRDefault="00003D44" w:rsidP="00E47DC3"/>
-    <w:p w14:paraId="2E2DEBB9" w14:textId="2DFF38BE" w:rsidR="00003D44" w:rsidRPr="008A3374" w:rsidRDefault="00E47DC3" w:rsidP="00E47DC3">
-[...6 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2E2DEBB9" w14:textId="5A42F749" w:rsidR="00003D44" w:rsidRPr="00296F79" w:rsidRDefault="00296F79" w:rsidP="00E47DC3">
       <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="00003D44" w:rsidRPr="008A3374">
+        <w:r w:rsidRPr="00296F79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>pinkshirtday.org.nz</w:t>
+          <w:t>https://pinkshirtday.org.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6B7F97EF" w14:textId="77777777" w:rsidR="00E3392E" w:rsidRDefault="00E3392E" w:rsidP="00FC0BBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B75D15C" w14:textId="52355C12" w:rsidR="00E3392E" w:rsidRDefault="00B112FA" w:rsidP="00FC0BBB">
+    <w:p w14:paraId="7B75D15C" w14:textId="0EB85386" w:rsidR="00E3392E" w:rsidRDefault="00E3392E" w:rsidP="00FC0BBB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637A90BD" w14:textId="5068F3F3" w:rsidR="00C30713" w:rsidRDefault="00745BA4" w:rsidP="00FC0BBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251921408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5085BD2D" wp14:editId="66598D4D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5085BD2D" wp14:editId="5676A8D9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-285750</wp:posOffset>
+              <wp:posOffset>-153035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>216535</wp:posOffset>
+              <wp:posOffset>44450</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2079625" cy="2952115"/>
-            <wp:effectExtent l="19050" t="19050" r="15875" b="19685"/>
+            <wp:extent cx="1838325" cy="2590800"/>
+            <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="-198" y="-139"/>
-[...3 lines deleted...]
-                <wp:lineTo x="-198" y="-139"/>
+                <wp:start x="-224" y="-159"/>
+                <wp:lineTo x="-224" y="21600"/>
+                <wp:lineTo x="21712" y="21600"/>
+                <wp:lineTo x="21712" y="-159"/>
+                <wp:lineTo x="-224" y="-159"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
+                  <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId39" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:stretch>
-[...1 lines deleted...]
-                    </a:stretch>
+                    <a:srcRect l="6423" t="1771" r="5015" b="1773"/>
+                    <a:stretch/>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2079625" cy="2952115"/>
+                      <a:ext cx="1838325" cy="2590800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
-                        <a:schemeClr val="bg1">
+                        <a:sysClr val="window" lastClr="FFFFFF">
                           <a:lumMod val="65000"/>
-                        </a:schemeClr>
+                        </a:sysClr>
                       </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00C30713">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>There is also an Easy Read document called:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E42ABEE" w14:textId="665C1226" w:rsidR="00C30713" w:rsidRDefault="00C30713" w:rsidP="00FC0BBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12208DAE" w14:textId="4BA287E9" w:rsidR="00C30713" w:rsidRDefault="00C30713" w:rsidP="00FC0BBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C30713">
+      <w:r w:rsidRPr="00CD647E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>What is bullying?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36073F17" w14:textId="77777777" w:rsidR="00F90B7C" w:rsidRPr="00C30713" w:rsidRDefault="00F90B7C" w:rsidP="00FC0BBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15F34AF7" w14:textId="2EB664B2" w:rsidR="00C30713" w:rsidRDefault="00C30713" w:rsidP="00C30713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4943,53 +4835,54 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65434BD9" w14:textId="597A5E58" w:rsidR="00C30713" w:rsidRDefault="00C30713" w:rsidP="00C30713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2713E1D2" w14:textId="10129F42" w:rsidR="009C5D4C" w:rsidRDefault="00B112FA" w:rsidP="009C5D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96CA5">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251923456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74D4E2AA" wp14:editId="00CF8928">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74D4E2AA" wp14:editId="00CF8928">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>283845</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1371600" cy="1430655"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="17145"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Picture 6">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="19272153" name="Picture 10">
@@ -5049,116 +4942,115 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You can find this Easy Read document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>at:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5727C0F3" w14:textId="77777777" w:rsidR="00B112FA" w:rsidRDefault="00B112FA" w:rsidP="009C5D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53ED9A18" w14:textId="329B6F89" w:rsidR="00B112FA" w:rsidRPr="00B112FA" w:rsidRDefault="005C1BA1" w:rsidP="00B112FA">
+    <w:p w14:paraId="53ED9A18" w14:textId="596DB0F5" w:rsidR="00B112FA" w:rsidRPr="00296F79" w:rsidRDefault="00296F79" w:rsidP="00B112FA">
       <w:pPr>
         <w:ind w:right="-472"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidR="00B112FA" w:rsidRPr="00B112FA">
+        <w:r w:rsidRPr="00296F79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://pinkshirtday.org.nz/resources/easyreadwhatisbullying</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="685D3AD6" w14:textId="77777777" w:rsidR="009C5D4C" w:rsidRDefault="009C5D4C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="1" w:name="_Hlk53559738"/>
     <w:p w14:paraId="5095EDC5" w14:textId="49483048" w:rsidR="00EC5F32" w:rsidRPr="000D5D81" w:rsidRDefault="0053580B" w:rsidP="00EC5F32">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="3402"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk53559738"/>
       <w:r w:rsidRPr="00E43F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-NZ"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251779072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66AB237B" wp14:editId="378511E1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66AB237B" wp14:editId="378511E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-343535</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-297958</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6234430" cy="9240520"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="332" name="Rectangle: Rounded Corners 24"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6234430" cy="9240520"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -5167,65 +5059,66 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle: Rounded Corners 24" style="position:absolute;margin-left:-27.05pt;margin-top:-23.45pt;width:490.9pt;height:727.6pt;z-index:-251537408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="windowText" w14:anchorId="28B3865C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAv+U1aWQIAAK4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuGjEU3VfqP1jeNwME0gRliBCIqlKU&#10;REqqrB2PzVjyq7ZhoF/fYw8Emu6qsjDXvu9zz53bu53RZCtCVM7WdHgxoERY7hpl1zX98bL6ck1J&#10;TMw2TDsraroXkd7NPn+67fxUjFzrdCMCQRAbp52vaZuSn1ZV5K0wLF44LyyU0gXDEq5hXTWBdYhu&#10;dDUaDK6qzoXGB8dFjHhd9ko6K/GlFDw9ShlFIrqmqC2VM5TzLZ/V7JZN14H5VvFDGewfqjBMWSR9&#10;D7VkiZFNUH+FMooHF51MF9yZykmpuCg9oJvh4EM3zy3zovQCcKJ/hyn+v7D8YfvsnwJg6HycRoi5&#10;i50MJv+jPrIrYO3fwRK7RDger0aX4/ElMOXQ3YzGg8mowFmd3H2I6ZtwhmShpgHTKCCx7X1MSAnT&#10;o0nOZt1KaV0moi3pEHUymiA+Ay+kZgmi8U1No11TwvQahOMplIjRadVk7xwn7uNCB7JlmDmo0rju&#10;BUVTollMUKCT8suzRwV/uOZyliy2vXNR9RQxKoGnWpmaXp97a5szisK0Q1MnILP05pr9UyDB9dSL&#10;nq8UktyjlicWwDUgiP1Jjzikduiaa+UpaV349fEt22H00FDSgbOA4ueGBYHWvluQ4mY4HmeSl8t4&#10;8hUDIeFc83ausRuzcIBoiA31vIjZPumjKIMzr1ivec4KFbMcuXvQD5dF6ncJC8rFfF7MQGzP0r19&#10;9jwHz/hkWF92ryz4AxUSBvLgjvxm0w+M6G17Tsw3yUlV6HLCE5PLFyxFmeFhgfPWnd+L1ekzM/sN&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwlcX43wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;DIbvSLxDZCRuW9JR2rU0nQCJCzfGuGdNaAOJU5ps694ecxo3W/70+/ubzewdO5op2oASsqUAZrAL&#10;2mIvYff+slgDi0mhVi6gkXA2ETbt9VWjah1O+GaO29QzCsFYKwlDSmPNeewG41VchtEg3T7D5FWi&#10;deq5ntSJwr3jKyEK7pVF+jCo0TwPpvveHryEMc+q16+nnbCdLc8xUx9F+nFS3t7Mjw/AkpnTBYY/&#10;fVKHlpz24YA6MidhcZ9nhNKQFxUwIqpVWQLbE5qL9R3wtuH/S7S/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAC/5TVpZAgAArgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALCVxfjfAAAADAEAAA8AAAAAAAAAAAAAAAAAswQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="32966C8F" id="Rectangle: Rounded Corners 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:-27.05pt;margin-top:-23.45pt;width:490.9pt;height:727.6pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAv+U1aWQIAAK4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuGjEU3VfqP1jeNwME0gRliBCIqlKU&#10;REqqrB2PzVjyq7ZhoF/fYw8Emu6qsjDXvu9zz53bu53RZCtCVM7WdHgxoERY7hpl1zX98bL6ck1J&#10;TMw2TDsraroXkd7NPn+67fxUjFzrdCMCQRAbp52vaZuSn1ZV5K0wLF44LyyU0gXDEq5hXTWBdYhu&#10;dDUaDK6qzoXGB8dFjHhd9ko6K/GlFDw9ShlFIrqmqC2VM5TzLZ/V7JZN14H5VvFDGewfqjBMWSR9&#10;D7VkiZFNUH+FMooHF51MF9yZykmpuCg9oJvh4EM3zy3zovQCcKJ/hyn+v7D8YfvsnwJg6HycRoi5&#10;i50MJv+jPrIrYO3fwRK7RDger0aX4/ElMOXQ3YzGg8mowFmd3H2I6ZtwhmShpgHTKCCx7X1MSAnT&#10;o0nOZt1KaV0moi3pEHUymiA+Ay+kZgmi8U1No11TwvQahOMplIjRadVk7xwn7uNCB7JlmDmo0rju&#10;BUVTollMUKCT8suzRwV/uOZyliy2vXNR9RQxKoGnWpmaXp97a5szisK0Q1MnILP05pr9UyDB9dSL&#10;nq8UktyjlicWwDUgiP1Jjzikduiaa+UpaV349fEt22H00FDSgbOA4ueGBYHWvluQ4mY4HmeSl8t4&#10;8hUDIeFc83ausRuzcIBoiA31vIjZPumjKIMzr1ivec4KFbMcuXvQD5dF6ncJC8rFfF7MQGzP0r19&#10;9jwHz/hkWF92ryz4AxUSBvLgjvxm0w+M6G17Tsw3yUlV6HLCE5PLFyxFmeFhgfPWnd+L1ekzM/sN&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwlcX43wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;DIbvSLxDZCRuW9JR2rU0nQCJCzfGuGdNaAOJU5ps694ecxo3W/70+/ubzewdO5op2oASsqUAZrAL&#10;2mIvYff+slgDi0mhVi6gkXA2ETbt9VWjah1O+GaO29QzCsFYKwlDSmPNeewG41VchtEg3T7D5FWi&#10;deq5ntSJwr3jKyEK7pVF+jCo0TwPpvveHryEMc+q16+nnbCdLc8xUx9F+nFS3t7Mjw/AkpnTBYY/&#10;fVKHlpz24YA6MidhcZ9nhNKQFxUwIqpVWQLbE5qL9R3wtuH/S7S/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAC/5TVpZAgAArgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALCVxfjfAAAADAEAAA8AAAAAAAAAAAAAAAAAswQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="windowText">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00427308">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251893760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FC419E8" wp14:editId="717128BF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FC419E8" wp14:editId="717128BF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-160020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1586865" cy="1194112"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="1239721700" name="Picture 3" descr="Gift for mental wellbeing. Donate to Mental Health Foundation NZ – The Good  Registry"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Gift for mental wellbeing. Donate to Mental Health Foundation NZ – The Good  Registry"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41" cstate="print">
@@ -5301,53 +5194,54 @@
     <w:p w14:paraId="22CF7E1A" w14:textId="77777777" w:rsidR="00EC5F32" w:rsidRPr="00E43F08" w:rsidRDefault="00EC5F32" w:rsidP="00EC5F32">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="3402"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D2575A1" w14:textId="77777777" w:rsidR="00EC5F32" w:rsidRPr="00E43F08" w:rsidRDefault="00683296" w:rsidP="00EC5F32">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="3402"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251807744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="321AA787" wp14:editId="750D0E0D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="321AA787" wp14:editId="750D0E0D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>12700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1981200" cy="855980"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapNone/>
             <wp:docPr id="1336230554" name="Picture 5" descr="Make it Easy Kia Māmā Mai"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1336230554" name="Picture 5" descr="Make it Easy Kia Māmā Mai"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42" cstate="print">
@@ -5379,77 +5273,59 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EC5F32" w:rsidRPr="00E43F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>It has been transla</w:t>
       </w:r>
       <w:r w:rsidR="00EC5F32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">ted into Easy Read by the Make </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EC5F32">
+        <w:t>ted into Easy Read by the Make i</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5F32" w:rsidRPr="00E43F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Easy </w:t>
+        <w:t xml:space="preserve">t Easy </w:t>
       </w:r>
       <w:r w:rsidR="00EC5F32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Kia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EC5F32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>Māmā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EC5F32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
@@ -5474,53 +5350,54 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EC5F32" w:rsidRPr="00E43F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711E4E38" w14:textId="77777777" w:rsidR="00EC5F32" w:rsidRPr="00E43F08" w:rsidRDefault="00683296" w:rsidP="00EC5F32">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="3402"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251806720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="786C606C" wp14:editId="0A0ECE4D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="786C606C" wp14:editId="0A0ECE4D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>174426</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1971675" cy="986117"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapNone/>
             <wp:docPr id="1960139436" name="Picture 4" descr="People First NZ Ngā Tāngata Tuatahi"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1960139436" name="Picture 4" descr="People First NZ Ngā Tāngata Tuatahi"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43" cstate="print">
@@ -5592,54 +5469,54 @@
       <w:r w:rsidRPr="00E43F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE763A5" w14:textId="4A7F0D33" w:rsidR="00EC5F32" w:rsidRPr="00E43F08" w:rsidRDefault="00427308" w:rsidP="00EC5F32">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="3402"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43F08">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="6"/>
-          <w:lang w:eastAsia="en-NZ"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7921F36F" wp14:editId="22B47A80">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7921F36F" wp14:editId="22B47A80">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>200025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>104775</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1304925" cy="800100"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21086"/>
                 <wp:lineTo x="21442" y="21086"/>
                 <wp:lineTo x="21442" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="300" name="Picture 300" descr="Change logo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -5715,53 +5592,54 @@
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB" w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FCA3BD5" w14:textId="77777777" w:rsidR="00EC5F32" w:rsidRPr="00E43F08" w:rsidRDefault="00EC5F32" w:rsidP="00EC5F32">
       <w:pPr>
         <w:pStyle w:val="Listbulletbackpage"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3969" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00E43F08">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
+          <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251780096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54392F34" wp14:editId="7A8BF597">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54392F34" wp14:editId="66B3609D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-47625</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>220345</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1809750" cy="203835"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="99" name="Picture 99" descr="Photo Symbols"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="99" name="Picture 99" descr="Photo Symbols"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId45" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5805,53 +5683,54 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3969" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3B33FF" w14:textId="3193D09D" w:rsidR="00EC5F32" w:rsidRPr="00E43F08" w:rsidRDefault="00427308" w:rsidP="00EC5F32">
       <w:pPr>
         <w:pStyle w:val="Listbulletbackpage"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3969" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251804672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51475C7B" wp14:editId="4BCCC783">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51475C7B" wp14:editId="4BCCC783">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>975360</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>320040</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="807720" cy="807720"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="399041371" name="Picture 1" descr="T. Wood logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="399041371" name="Picture 1" descr="T. Wood logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId46" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5866,53 +5745,54 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="807720" cy="807720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EC5F32">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
+          <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251781120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB8F12E" wp14:editId="65175961">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB8F12E" wp14:editId="65175961">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-159385</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>230505</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1036955" cy="1098550"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="100" name="Picture 100" descr="EssGeeSee NZ"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="100" name="Picture 100" descr="EssGeeSee NZ"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5979,121 +5859,99 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>SGC Image Works</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7ECEE7" w14:textId="675D989F" w:rsidR="00EC5F32" w:rsidRPr="00CF46AA" w:rsidRDefault="00EC5F32" w:rsidP="00EC5F32">
       <w:pPr>
         <w:pStyle w:val="Listbulletbackpage"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3969" w:hanging="567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF668B">
         <w:t>Huriana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CF46AA">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t> </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t> Kopeke-Te Aho</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="21D44358" w14:textId="63579248" w:rsidR="00EC5F32" w:rsidRPr="00AF668B" w:rsidRDefault="00EC5F32" w:rsidP="00EC5F32">
       <w:pPr>
         <w:pStyle w:val="Listbulletbackpage"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3969" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF46AA">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>T.</w:t>
       </w:r>
       <w:r w:rsidR="003831EB">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF46AA">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Wood.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67284F1F" w14:textId="77777777" w:rsidR="00E757C5" w:rsidRPr="00C855B0" w:rsidRDefault="00EC5F32" w:rsidP="00EC5F32">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="3402"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43F08">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-NZ"/>
+          <w:lang w:val="en-NZ" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251778048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41B64119" wp14:editId="00CC4523">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41B64119" wp14:editId="00CC4523">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>648335</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>552450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="571500" cy="838200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="296" name="Picture 296" descr="copyright logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="296" name="Picture 296" descr="copyright logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId48">
@@ -6152,362 +6010,384 @@
         <w:t>All images used in this Easy Read document are subject to copyright rules and cannot be used without permission.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00E757C5" w:rsidRPr="00C855B0" w:rsidSect="001064BF">
       <w:footerReference w:type="even" r:id="rId49"/>
       <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:display="firstPage" w:offsetFrom="page">
         <w:top w:val="single" w:sz="24" w:space="24" w:color="EF19A3"/>
         <w:left w:val="single" w:sz="24" w:space="24" w:color="EF19A3"/>
         <w:bottom w:val="single" w:sz="24" w:space="24" w:color="EF19A3"/>
         <w:right w:val="single" w:sz="24" w:space="24" w:color="EF19A3"/>
       </w:pgBorders>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78FF40CC" w14:textId="77777777" w:rsidR="00F14E56" w:rsidRDefault="00F14E56">
+    <w:p w14:paraId="1D5A05E3" w14:textId="77777777" w:rsidR="002F67C9" w:rsidRDefault="002F67C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2339A4B6" w14:textId="77777777" w:rsidR="00F14E56" w:rsidRDefault="00F14E56">
+    <w:p w14:paraId="28AC4077" w14:textId="77777777" w:rsidR="002F67C9" w:rsidRDefault="002F67C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="586653FE" w14:textId="77777777" w:rsidR="002F67C9" w:rsidRDefault="002F67C9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1507136821"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="2625B4D5" w14:textId="77777777" w:rsidR="00E757C5" w:rsidRDefault="00BC7E04" w:rsidP="005B0F6D">
+      <w:p w14:paraId="2625B4D5" w14:textId="77777777" w:rsidR="00E757C5" w:rsidRDefault="00BC7E04">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00315307">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0F9715F7" w14:textId="77777777" w:rsidR="00E757C5" w:rsidRDefault="00E757C5" w:rsidP="00153863">
+  <w:p w14:paraId="0F9715F7" w14:textId="77777777" w:rsidR="00E757C5" w:rsidRDefault="00E757C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:id w:val="-1545434605"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5109F3F1" w14:textId="77777777" w:rsidR="00E757C5" w:rsidRPr="00AA03EC" w:rsidRDefault="00BC7E04" w:rsidP="005B0F6D">
+      <w:p w14:paraId="5109F3F1" w14:textId="77777777" w:rsidR="00E757C5" w:rsidRPr="00AA03EC" w:rsidRDefault="00BC7E04">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00AA03EC">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00AA03EC">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00AA03EC">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00AA03EC">
+        <w:r w:rsidR="00296F79">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00AA03EC">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="05E04596" w14:textId="77777777" w:rsidR="00E757C5" w:rsidRDefault="00E757C5" w:rsidP="00153863">
+  <w:p w14:paraId="05E04596" w14:textId="77777777" w:rsidR="00E757C5" w:rsidRDefault="00E757C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="114EA7E9" w14:textId="77777777" w:rsidR="00F14E56" w:rsidRDefault="00F14E56">
+    <w:p w14:paraId="4FE4DE84" w14:textId="77777777" w:rsidR="002F67C9" w:rsidRDefault="002F67C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DD83C31" w14:textId="77777777" w:rsidR="00F14E56" w:rsidRDefault="00F14E56">
+    <w:p w14:paraId="216D34F7" w14:textId="77777777" w:rsidR="002F67C9" w:rsidRDefault="002F67C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="09C8D6E6" w14:textId="77777777" w:rsidR="002F67C9" w:rsidRDefault="002F67C9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2B3E4C90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="763423E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05C80450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="439048C4"/>
+    <w:tmpl w:val="B29CAE6A"/>
     <w:lvl w:ilvl="0" w:tplc="18EA529E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4253" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -8615,441 +8495,472 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10166" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1313756596">
+  <w:num w:numId="1" w16cid:durableId="1419132595">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1751925994">
+  <w:num w:numId="2" w16cid:durableId="761726914">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="930426864">
+  <w:num w:numId="3" w16cid:durableId="1134565936">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="90706847">
+  <w:num w:numId="4" w16cid:durableId="623926544">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="313334513">
+  <w:num w:numId="5" w16cid:durableId="946306489">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2033803924">
+  <w:num w:numId="6" w16cid:durableId="926381733">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="808132422">
+  <w:num w:numId="7" w16cid:durableId="572810949">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1143546541">
+  <w:num w:numId="8" w16cid:durableId="1271666492">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="279923130">
+  <w:num w:numId="9" w16cid:durableId="778715678">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1141115467">
+  <w:num w:numId="10" w16cid:durableId="1091462794">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1254901281">
+  <w:num w:numId="11" w16cid:durableId="1698386181">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2111922917">
+  <w:num w:numId="12" w16cid:durableId="1295914724">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1603223665">
+  <w:num w:numId="13" w16cid:durableId="1481265239">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="594945572">
+  <w:num w:numId="14" w16cid:durableId="348218269">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2129618124">
+  <w:num w:numId="15" w16cid:durableId="355928949">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="716508809">
+  <w:num w:numId="16" w16cid:durableId="2060594337">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1935437221">
+  <w:num w:numId="17" w16cid:durableId="74133609">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="897209401">
+  <w:num w:numId="18" w16cid:durableId="227305753">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2065136586">
+  <w:num w:numId="19" w16cid:durableId="1452750639">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="984162897">
+  <w:num w:numId="20" w16cid:durableId="532885743">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1554196769">
+  <w:num w:numId="21" w16cid:durableId="1799640540">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NjA0MrE0MrOwMDY1MDRQ0lEKTi0uzszPAykwqwUAJqWO8ywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00AF03EF"/>
     <w:rsid w:val="000013CC"/>
     <w:rsid w:val="00001C5B"/>
     <w:rsid w:val="00003D44"/>
     <w:rsid w:val="00005DB6"/>
     <w:rsid w:val="000064D2"/>
     <w:rsid w:val="00016BFF"/>
     <w:rsid w:val="000227B4"/>
     <w:rsid w:val="0003092A"/>
+    <w:rsid w:val="000341A5"/>
+    <w:rsid w:val="000373D3"/>
     <w:rsid w:val="0004557B"/>
     <w:rsid w:val="000549E8"/>
     <w:rsid w:val="00056290"/>
     <w:rsid w:val="00085E05"/>
     <w:rsid w:val="0009079F"/>
     <w:rsid w:val="000A3C46"/>
     <w:rsid w:val="000A4092"/>
     <w:rsid w:val="000B4CD6"/>
     <w:rsid w:val="000C46FF"/>
     <w:rsid w:val="000D2B45"/>
     <w:rsid w:val="000D5D81"/>
     <w:rsid w:val="000F5F54"/>
     <w:rsid w:val="001046C0"/>
     <w:rsid w:val="001064BF"/>
     <w:rsid w:val="001069EE"/>
     <w:rsid w:val="00115036"/>
     <w:rsid w:val="00122416"/>
     <w:rsid w:val="00124EA8"/>
     <w:rsid w:val="0013036D"/>
     <w:rsid w:val="0014186C"/>
+    <w:rsid w:val="001455C2"/>
+    <w:rsid w:val="00154B78"/>
     <w:rsid w:val="001733A9"/>
     <w:rsid w:val="001754F4"/>
     <w:rsid w:val="00186BA2"/>
     <w:rsid w:val="0019026A"/>
     <w:rsid w:val="00191248"/>
     <w:rsid w:val="001936AC"/>
     <w:rsid w:val="001B4DD5"/>
     <w:rsid w:val="001C0FCE"/>
     <w:rsid w:val="001D15D3"/>
     <w:rsid w:val="001D223E"/>
     <w:rsid w:val="001E3429"/>
     <w:rsid w:val="00201791"/>
     <w:rsid w:val="00226F54"/>
     <w:rsid w:val="00235756"/>
     <w:rsid w:val="00237C7F"/>
     <w:rsid w:val="002414F3"/>
     <w:rsid w:val="00247ABC"/>
     <w:rsid w:val="00257D60"/>
     <w:rsid w:val="00261BF8"/>
     <w:rsid w:val="00266B9F"/>
     <w:rsid w:val="00273356"/>
+    <w:rsid w:val="00274737"/>
+    <w:rsid w:val="00296F79"/>
     <w:rsid w:val="002A2711"/>
     <w:rsid w:val="002A6E55"/>
     <w:rsid w:val="002B3BA3"/>
     <w:rsid w:val="002C3861"/>
     <w:rsid w:val="002D3DAB"/>
     <w:rsid w:val="002D7503"/>
+    <w:rsid w:val="002F67C9"/>
     <w:rsid w:val="002F79FA"/>
     <w:rsid w:val="00312581"/>
     <w:rsid w:val="00315307"/>
     <w:rsid w:val="00323EB3"/>
     <w:rsid w:val="00361453"/>
     <w:rsid w:val="00370AB8"/>
     <w:rsid w:val="00371C85"/>
     <w:rsid w:val="00377FDB"/>
     <w:rsid w:val="003831EB"/>
     <w:rsid w:val="00392DD1"/>
     <w:rsid w:val="003932AC"/>
     <w:rsid w:val="00397C84"/>
     <w:rsid w:val="003A2EB4"/>
+    <w:rsid w:val="003C4BCA"/>
     <w:rsid w:val="003D4932"/>
     <w:rsid w:val="003D6347"/>
+    <w:rsid w:val="003E1996"/>
     <w:rsid w:val="003F07F7"/>
     <w:rsid w:val="003F5628"/>
     <w:rsid w:val="00400E84"/>
     <w:rsid w:val="004207C7"/>
     <w:rsid w:val="00427308"/>
     <w:rsid w:val="004276B0"/>
     <w:rsid w:val="00431753"/>
+    <w:rsid w:val="00433E7B"/>
     <w:rsid w:val="00451D3E"/>
     <w:rsid w:val="00452D2D"/>
     <w:rsid w:val="004535B5"/>
     <w:rsid w:val="004567B0"/>
     <w:rsid w:val="00467C03"/>
     <w:rsid w:val="00477E19"/>
     <w:rsid w:val="004B20DC"/>
     <w:rsid w:val="004B2CCA"/>
     <w:rsid w:val="004D244F"/>
     <w:rsid w:val="004D5B4B"/>
+    <w:rsid w:val="004E13E3"/>
     <w:rsid w:val="004F1389"/>
     <w:rsid w:val="004F56C0"/>
     <w:rsid w:val="004F7F8A"/>
+    <w:rsid w:val="00500D06"/>
     <w:rsid w:val="00503AD5"/>
     <w:rsid w:val="00522E5E"/>
     <w:rsid w:val="0053580B"/>
     <w:rsid w:val="00555E23"/>
     <w:rsid w:val="00570380"/>
     <w:rsid w:val="005762C1"/>
     <w:rsid w:val="005921AD"/>
     <w:rsid w:val="00595530"/>
     <w:rsid w:val="005B3FEA"/>
+    <w:rsid w:val="005D3A82"/>
     <w:rsid w:val="005F20AD"/>
     <w:rsid w:val="0060011B"/>
     <w:rsid w:val="00621884"/>
     <w:rsid w:val="0064667B"/>
+    <w:rsid w:val="00654D09"/>
     <w:rsid w:val="006829A0"/>
     <w:rsid w:val="00683296"/>
     <w:rsid w:val="00687B7D"/>
     <w:rsid w:val="00692D57"/>
     <w:rsid w:val="006A1BDC"/>
     <w:rsid w:val="006A410D"/>
     <w:rsid w:val="006A4596"/>
     <w:rsid w:val="006B45FC"/>
     <w:rsid w:val="006C5C26"/>
     <w:rsid w:val="006D12ED"/>
     <w:rsid w:val="006E050D"/>
     <w:rsid w:val="00705CA3"/>
     <w:rsid w:val="00734EF5"/>
     <w:rsid w:val="00736E4E"/>
+    <w:rsid w:val="00745BA4"/>
     <w:rsid w:val="00751257"/>
+    <w:rsid w:val="00771D6B"/>
     <w:rsid w:val="007829EC"/>
     <w:rsid w:val="007C7764"/>
     <w:rsid w:val="007E7233"/>
     <w:rsid w:val="007F086B"/>
     <w:rsid w:val="00807E78"/>
     <w:rsid w:val="00821491"/>
     <w:rsid w:val="008327DD"/>
     <w:rsid w:val="00840E1C"/>
     <w:rsid w:val="00841447"/>
     <w:rsid w:val="00845F2F"/>
     <w:rsid w:val="00853782"/>
     <w:rsid w:val="00863D53"/>
+    <w:rsid w:val="00866416"/>
+    <w:rsid w:val="00873A59"/>
     <w:rsid w:val="008768D1"/>
     <w:rsid w:val="008835BF"/>
     <w:rsid w:val="00883AD3"/>
     <w:rsid w:val="008848CB"/>
     <w:rsid w:val="00887F23"/>
     <w:rsid w:val="008A3374"/>
     <w:rsid w:val="008D437D"/>
     <w:rsid w:val="008E38AA"/>
     <w:rsid w:val="009018EC"/>
     <w:rsid w:val="009104FE"/>
     <w:rsid w:val="00914A58"/>
     <w:rsid w:val="0093435B"/>
     <w:rsid w:val="009411B0"/>
     <w:rsid w:val="0094516C"/>
     <w:rsid w:val="00952B48"/>
     <w:rsid w:val="00960A08"/>
     <w:rsid w:val="00974E0B"/>
     <w:rsid w:val="0098180B"/>
     <w:rsid w:val="00986BD6"/>
     <w:rsid w:val="00995F11"/>
     <w:rsid w:val="009A7007"/>
     <w:rsid w:val="009A7D64"/>
     <w:rsid w:val="009B18A1"/>
     <w:rsid w:val="009C1625"/>
     <w:rsid w:val="009C3941"/>
     <w:rsid w:val="009C3EF3"/>
     <w:rsid w:val="009C5D4C"/>
     <w:rsid w:val="009D3601"/>
     <w:rsid w:val="009D37BD"/>
     <w:rsid w:val="009E0EC7"/>
     <w:rsid w:val="009E216D"/>
     <w:rsid w:val="009F4F3B"/>
     <w:rsid w:val="009F54B2"/>
     <w:rsid w:val="00A03388"/>
     <w:rsid w:val="00A12915"/>
     <w:rsid w:val="00A14549"/>
     <w:rsid w:val="00A1608E"/>
     <w:rsid w:val="00A30263"/>
+    <w:rsid w:val="00A570CD"/>
     <w:rsid w:val="00A67570"/>
+    <w:rsid w:val="00A73699"/>
     <w:rsid w:val="00A93AC9"/>
     <w:rsid w:val="00A96CA5"/>
     <w:rsid w:val="00A97E8E"/>
+    <w:rsid w:val="00AC2DAD"/>
     <w:rsid w:val="00AC41F5"/>
     <w:rsid w:val="00AE0429"/>
     <w:rsid w:val="00AE6B4E"/>
     <w:rsid w:val="00AF03EF"/>
     <w:rsid w:val="00B04FE9"/>
     <w:rsid w:val="00B112FA"/>
     <w:rsid w:val="00B12E7A"/>
     <w:rsid w:val="00B341B1"/>
     <w:rsid w:val="00B3503B"/>
     <w:rsid w:val="00B40D19"/>
     <w:rsid w:val="00B50B0B"/>
     <w:rsid w:val="00B66E68"/>
     <w:rsid w:val="00B81A2E"/>
+    <w:rsid w:val="00BB6A8D"/>
     <w:rsid w:val="00BC7E04"/>
     <w:rsid w:val="00BD34B6"/>
     <w:rsid w:val="00BD5251"/>
     <w:rsid w:val="00BD5504"/>
     <w:rsid w:val="00BE2846"/>
     <w:rsid w:val="00BF11B1"/>
     <w:rsid w:val="00BF364D"/>
+    <w:rsid w:val="00BF41D0"/>
     <w:rsid w:val="00BF5DDC"/>
     <w:rsid w:val="00C02217"/>
     <w:rsid w:val="00C04EA9"/>
     <w:rsid w:val="00C151B4"/>
     <w:rsid w:val="00C200AE"/>
     <w:rsid w:val="00C30713"/>
+    <w:rsid w:val="00C4100D"/>
     <w:rsid w:val="00C503AA"/>
     <w:rsid w:val="00C61B7C"/>
     <w:rsid w:val="00C73B58"/>
     <w:rsid w:val="00C81084"/>
     <w:rsid w:val="00C855B0"/>
     <w:rsid w:val="00C9314A"/>
+    <w:rsid w:val="00CA592F"/>
+    <w:rsid w:val="00CD647E"/>
     <w:rsid w:val="00CF1656"/>
+    <w:rsid w:val="00D23E6F"/>
     <w:rsid w:val="00D42E0B"/>
     <w:rsid w:val="00D52159"/>
     <w:rsid w:val="00D5370E"/>
     <w:rsid w:val="00D570D4"/>
     <w:rsid w:val="00D630A1"/>
     <w:rsid w:val="00D652D9"/>
     <w:rsid w:val="00D67451"/>
     <w:rsid w:val="00D734B8"/>
     <w:rsid w:val="00D852B6"/>
     <w:rsid w:val="00D96DF5"/>
     <w:rsid w:val="00DC5D2A"/>
+    <w:rsid w:val="00DD066C"/>
     <w:rsid w:val="00DF2E18"/>
     <w:rsid w:val="00DF39B7"/>
     <w:rsid w:val="00E17BF8"/>
     <w:rsid w:val="00E25EA4"/>
     <w:rsid w:val="00E301CA"/>
     <w:rsid w:val="00E3392E"/>
     <w:rsid w:val="00E43553"/>
     <w:rsid w:val="00E47DC3"/>
     <w:rsid w:val="00E51AEF"/>
     <w:rsid w:val="00E56A37"/>
     <w:rsid w:val="00E70E61"/>
     <w:rsid w:val="00E757C5"/>
     <w:rsid w:val="00E860CF"/>
     <w:rsid w:val="00EA567F"/>
     <w:rsid w:val="00EA639C"/>
     <w:rsid w:val="00EA76DD"/>
     <w:rsid w:val="00EC5F32"/>
     <w:rsid w:val="00EE4613"/>
     <w:rsid w:val="00EF4A04"/>
     <w:rsid w:val="00F02AE1"/>
     <w:rsid w:val="00F14E56"/>
     <w:rsid w:val="00F20BCC"/>
+    <w:rsid w:val="00F27B9D"/>
     <w:rsid w:val="00F32DCE"/>
     <w:rsid w:val="00F569A5"/>
     <w:rsid w:val="00F73057"/>
     <w:rsid w:val="00F7551B"/>
     <w:rsid w:val="00F77944"/>
     <w:rsid w:val="00F81E98"/>
     <w:rsid w:val="00F87859"/>
     <w:rsid w:val="00F90B7C"/>
+    <w:rsid w:val="00F95DA2"/>
     <w:rsid w:val="00F97551"/>
     <w:rsid w:val="00FA759D"/>
     <w:rsid w:val="00FC0BBB"/>
     <w:rsid w:val="00FC1BD7"/>
     <w:rsid w:val="00FD1BD1"/>
     <w:rsid w:val="00FE29C0"/>
     <w:rsid w:val="00FF38C5"/>
     <w:rsid w:val="01C66591"/>
     <w:rsid w:val="0235370F"/>
     <w:rsid w:val="0264AC04"/>
     <w:rsid w:val="0DE63F3A"/>
     <w:rsid w:val="2AE3622A"/>
     <w:rsid w:val="369E046F"/>
     <w:rsid w:val="3FDF0B52"/>
     <w:rsid w:val="48641014"/>
     <w:rsid w:val="4C07801A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-NZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="52BD7881"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E7C4D281-0E25-4B5F-9A86-62F37DB0A341}"/>
+  <w15:docId w15:val="{283540FE-A760-48A1-BC28-F1A455E3C4BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9533,51 +9444,50 @@
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006C5C26"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="List first level,List Paragraph numbered,List Bullet indent,List Paragraph1,Bullet List,FooterText,numbered,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,Listeafsnit1,Parágrafo da Lista1,List Paragraph2,List Paragraph21,リスト段落1,L"/>
     <w:basedOn w:val="ListBullet"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00736E4E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="480"/>
-      <w:ind w:left="4167"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List first level Char,List Paragraph numbered Char,List Bullet indent Char,List Paragraph1 Char,Bullet List Char,FooterText Char,numbered Char,Paragraphe de liste1 Char,Bulletr List Paragraph Char,列出段落 Char,列出段落1 Char,リスト段落1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00BF5DDC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -9932,53 +9842,50 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00863D53"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Datepublished">
     <w:name w:val="Date published"/>
     <w:basedOn w:val="Subtitle"/>
     <w:link w:val="DatepublishedChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00BF5DDC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listtoplevel">
     <w:name w:val="List top level"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="ListtoplevelChar"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00C200AE"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DatepublishedChar">
     <w:name w:val="Date published Char"/>
     <w:basedOn w:val="SubtitleChar"/>
     <w:link w:val="Datepublished"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00BF5DDC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListtoplevelChar">
     <w:name w:val="List top level Char"/>
     <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="Listtoplevel"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C200AE"/>
@@ -10010,132 +9917,163 @@
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3969" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB" w:eastAsia="en-NZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00257D60"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A3374"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9314A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B112FA"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C4100D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4100D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="505752011">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="509761483">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087341287">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shorturl.at/egpLO" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinkshirtday.org.nz/resources/easyreadwhatisbullying" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinkshirtday.org.nz/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinkshirtday.org.nz/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/n2r7urjy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinkshirtday.org.nz/resources/easyreadwhatisbullying" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinkshirtday.org.nz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pinkshirtday.org.nz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Ansaar%20Zaheer\Dropbox\Easy%20Read\Supporting%20documents\Templates%20and%20inserts\Easy%20Read%20Template%20October%202023.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10406,105 +10344,106 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Approval xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <ReadbyPA xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006">false</ReadbyPA>
     <TaxCatchAll xmlns="629fa9f3-65f0-4f99-94e6-4f6d9e273c92" xsi:nil="true"/>
     <Approved xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B84FD6E4ED07F54582C79FFB8031B374" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="693091454eeba9b49a50b7f2035036b1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xmlns:ns3="629fa9f3-65f0-4f99-94e6-4f6d9e273c92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="68677a8dddbbc40bdd51371ad178d677" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B84FD6E4ED07F54582C79FFB8031B374" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5dc6ce99b2f6e1b89ddbac99bf0bc9cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xmlns:ns3="629fa9f3-65f0-4f99-94e6-4f6d9e273c92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="378e762510e5f654c782510967702543" ns2:_="" ns3:_="">
     <xsd:import namespace="2c42301b-c6dd-4269-91b9-17c9a1ee7006"/>
     <xsd:import namespace="629fa9f3-65f0-4f99-94e6-4f6d9e273c92"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:ReadbyPA" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Approval" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Approved" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2c42301b-c6dd-4269-91b9-17c9a1ee7006" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10573,50 +10512,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Approval" ma:index="27" nillable="true" ma:displayName="Approval " ma:description="Sent to Diego " ma:format="Dropdown" ma:internalName="Approval">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Needs review  "/>
           <xsd:enumeration value="Sent "/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Approved" ma:index="29" nillable="true" ma:displayName="Approved" ma:format="Dropdown" ma:internalName="Approved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Draft"/>
           <xsd:enumeration value="Under review"/>
           <xsd:enumeration value="Approved"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="629fa9f3-65f0-4f99-94e6-4f6d9e273c92" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -10717,117 +10661,107 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20280C83-B62E-40C3-952D-6B98758A9011}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2c42301b-c6dd-4269-91b9-17c9a1ee7006"/>
+    <ds:schemaRef ds:uri="629fa9f3-65f0-4f99-94e6-4f6d9e273c92"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B258B3F1-0736-4E83-9B7D-DE5C06AC51FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{448DFACC-9874-49FB-A8C9-9CDB09AB9223}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D20A20F-1FDF-45A0-BBA6-94A3284D9780}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Easy Read Template October 2023</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>472</Words>
-  <Characters>2581</Characters>
+  <Characters>2599</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3047</CharactersWithSpaces>
+  <CharactersWithSpaces>3065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Aamina Qureshi</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>86aab506-b53d-4f73-9493-da3bfd65488d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100B84FD6E4ED07F54582C79FFB8031B374</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>