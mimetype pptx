--- v0 (2025-10-07)
+++ v1 (2026-04-01)
@@ -1,248 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId10"/>
+    <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...6 lines deleted...]
-    <p:sldId id="259" r:id="rId9"/>
+    <p:sldId id="269" r:id="rId5"/>
+    <p:sldId id="261" r:id="rId6"/>
+    <p:sldId id="256" r:id="rId7"/>
+    <p:sldId id="257" r:id="rId8"/>
+    <p:sldId id="258" r:id="rId9"/>
+    <p:sldId id="259" r:id="rId10"/>
+    <p:sldId id="260" r:id="rId11"/>
+    <p:sldId id="262" r:id="rId12"/>
+    <p:sldId id="263" r:id="rId13"/>
+    <p:sldId id="264" r:id="rId14"/>
+    <p:sldId id="265" r:id="rId15"/>
+    <p:sldId id="266" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="268" r:id="rId18"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cx="24385588" cy="13717588"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:embeddedFontLst>
+    <p:embeddedFont>
+      <p:font typeface="Asap Italic" pitchFamily="2" charset="0"/>
+      <p:italic r:id="rId20"/>
+    </p:embeddedFont>
+  </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="3600" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr marL="914446" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="3600" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr marL="1828891" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="3600" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr marL="2743337" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="3600" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr marL="3657783" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="3600" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr marL="4572229" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="3600" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr marL="5486674" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="3600" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr marL="6401120" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="3600" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr marL="7315566" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="3600" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns=""/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="96"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15611"/>
     <p:restoredTop sz="94726"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="106" d="100"/>
-          <a:sy n="106" d="100"/>
+          <a:sx n="53" d="100"/>
+          <a:sy n="53" d="100"/>
         </p:scale>
-        <p:origin x="1336" y="480"/>
+        <p:origin x="-630" y="-84"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="4321"/>
+        <p:guide pos="7681"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -287,51 +312,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3D916359-3E14-4E48-A883-1A0D2F3E3E76}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/23/25</a:t>
+              <a:t>2/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -461,2568 +486,2672 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EA5EBF26-D6D7-E642-B739-A32DD5879310}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="345766586"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl2pPr marL="914446" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl3pPr marL="1828891" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl4pPr marL="2743337" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl5pPr marL="3657783" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl6pPr marL="4572229" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl7pPr marL="5486674" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl8pPr marL="6401120" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl9pPr marL="7315566" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="5_Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...7 lines deleted...]
-          </p:nvPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="10829" y="3427"/>
+            <a:ext cx="24363930" cy="13710038"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rounded Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="1122363"/>
-            <a:ext cx="9144000" cy="2387600"/>
+            <a:off x="4225661" y="9601200"/>
+            <a:ext cx="15934267" cy="2554086"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="18475471" y="12578611"/>
+            <a:ext cx="5486757" cy="730335"/>
           </a:xfrm>
         </p:spPr>
-        <p:txBody>
-[...132 lines deleted...]
-        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4225661" y="9719731"/>
+            <a:ext cx="15934267" cy="2015067"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="10000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="883560385"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="675245416"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Title and Vertical Text">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="3_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9218" name="Picture 2" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 9.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="24385588" cy="13716893"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="mi-NZ"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
-[...10 lines deleted...]
-            <p:ph type="body" orient="vert" idx="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
-          <a:lstStyle/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
-[...41 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="224145248"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2084057587"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Vertical Title and Text">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="4_Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...9 lines deleted...]
-        <p:spPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10242" name="Picture 2" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 10.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="8724900" y="365125"/>
-            <a:ext cx="2628900" cy="5811838"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="24385588" cy="13716894"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...4 lines deleted...]
-              <a:rPr lang="mi-NZ"/>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
-[...21 lines deleted...]
-          <a:lstStyle/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="mi-NZ"/>
+              <a:rPr lang="mi-NZ" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
-[...41 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="522866298"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="586427828"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Title and Content">
-[...1761 lines deleted...]
-  <p:cSld>
+  <p:cSld name="5_Title and Content">
     <p:bg>
-      <p:bgRef idx="1001">
+      <p:bgRef idx="1002">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 2" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 11.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="24385588" cy="13716893"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1087588090"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="6_Title and Content">
+    <p:bg>
+      <p:bgRef idx="1002">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12290" name="Picture 2" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 12.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="24385588" cy="13716893"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1163268525"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 2" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 8.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="24385588" cy="13716894"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="1676509" y="3651673"/>
+            <a:ext cx="10363875" cy="8703684"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12345204" y="3651673"/>
+            <a:ext cx="10363875" cy="8703684"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1278759082"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="3427"/>
+            <a:ext cx="24385588" cy="13710038"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3048199" y="2244986"/>
+            <a:ext cx="18289191" cy="4775753"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="12000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3048199" y="7204910"/>
+            <a:ext cx="18289191" cy="3311907"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914446" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="4000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1828891" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="2743337" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="3657783" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="4572229" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="5486674" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="6401120" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="7315566" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="18475471" y="12578611"/>
+            <a:ext cx="5486757" cy="730335"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="883560385"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1027" name="Picture 3" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 1.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="24386824" cy="13717588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="353121290"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="1_Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2051" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4738" y="0"/>
+            <a:ext cx="24376112" cy="13716893"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="18475471" y="12537386"/>
+            <a:ext cx="5486757" cy="730335"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4153836775"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="2_Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="3427"/>
+            <a:ext cx="24385588" cy="13710038"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="18475471" y="12554319"/>
+            <a:ext cx="5486757" cy="730335"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="897247570"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="3_Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 4.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="24385588" cy="13716893"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3356721415"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="4_Blank">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 5.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="24386823" cy="13717588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2919266965"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="1_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7170" name="Picture 2" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 7.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="24385588" cy="13716893"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3537467995"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="2_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8194" name="Picture 2" descr="C:\Users\64275\Documents\SaucyHotDesign\Clients\MentalHealthFoundation\07-PinkShirtDay26\10_Powerpoint\PPT-backgrounds\2026-2_PPT 8.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="24385588" cy="13716894"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="mi-NZ" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1532784514"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1676509" y="730336"/>
+            <a:ext cx="21032570" cy="2651433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="182889" tIns="91445" rIns="182889" bIns="91445" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="mi-NZ"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="10515600" cy="4351338"/>
+            <a:off x="1676509" y="3651673"/>
+            <a:ext cx="21032570" cy="8703684"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr vert="horz" lIns="182889" tIns="91445" rIns="182889" bIns="91445" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="mi-NZ"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="mi-NZ"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="mi-NZ"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -3032,1206 +3161,1332 @@
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="mi-NZ"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="1676509" y="12714173"/>
+            <a:ext cx="5486757" cy="730335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="182889" tIns="91445" rIns="182889" bIns="91445" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200">
+              <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9E69A4B6-357F-944F-ACC9-958689701F63}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/23/25</a:t>
+              <a:t>2/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4038600" y="6356350"/>
-            <a:ext cx="4114800" cy="365125"/>
+            <a:off x="8077726" y="12714173"/>
+            <a:ext cx="8230136" cy="730335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="182889" tIns="91445" rIns="182889" bIns="91445" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="1200">
+              <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8610600" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="18475471" y="12155286"/>
+            <a:ext cx="5486757" cy="730335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="182889" tIns="91445" rIns="182889" bIns="91445" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200">
+              <a:defRPr sz="4000">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F6D694B2-4C02-614A-9D20-5089336A2867}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2005196908"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483673" r:id="rId1"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483655" r:id="rId3"/>
+    <p:sldLayoutId id="2147483665" r:id="rId4"/>
+    <p:sldLayoutId id="2147483666" r:id="rId5"/>
+    <p:sldLayoutId id="2147483667" r:id="rId6"/>
+    <p:sldLayoutId id="2147483668" r:id="rId7"/>
+    <p:sldLayoutId id="2147483660" r:id="rId8"/>
+    <p:sldLayoutId id="2147483669" r:id="rId9"/>
+    <p:sldLayoutId id="2147483670" r:id="rId10"/>
+    <p:sldLayoutId id="2147483671" r:id="rId11"/>
+    <p:sldLayoutId id="2147483664" r:id="rId12"/>
+    <p:sldLayoutId id="2147483672" r:id="rId13"/>
+    <p:sldLayoutId id="2147483652" r:id="rId14"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:defRPr sz="8800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="457223" indent="-457223" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="2000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="5600" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="1371669" indent="-457223" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2800" kern="1200">
-[...17 lines deleted...]
-        <a:defRPr sz="2400" kern="1200">
+        <a:defRPr sz="4800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="2286114" indent="-457223" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="4000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="3200560" indent="-457223" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="4115006" indent="-457223" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="5029451" indent="-457223" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="5943897" indent="-457223" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="6858343" indent="-457223" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="7772789" indent="-457223" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl2pPr marL="914446" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl3pPr marL="1828891" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl4pPr marL="2743337" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl5pPr marL="3657783" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl6pPr marL="4572229" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl7pPr marL="5486674" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl8pPr marL="6401120" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl9pPr marL="7315566" algn="l" defTabSz="1828891" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...44 lines deleted...]
-      </p:pic>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="149971690"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4065393511"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="720743307"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2872868277"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1222228103"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2590227495"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="806477165"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...24 lines deleted...]
-      </p:pic>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2085924406"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4266003283"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...39 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1258113518"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="149971690"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...39 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1073237376"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2085924406"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...39 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1958195584"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1252484514"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...39 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1289326323"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1960593723"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...46 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="505174179"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="843990102"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...8 lines deleted...]
-          </p:cNvPicPr>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...18 lines deleted...]
-      </p:pic>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="403299719"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2542542645"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-NZ"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2609576463"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="PSD2026">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="3F3B39"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="EE3378"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="F289B7"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="FDED9D"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="EE3378"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="3F3B39"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="F289B7"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B3426"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="A5CDD3"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="EE3378"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="F289B7"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="PSD 2026">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Atrament"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Asap Italic"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4332,51 +4587,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -4647,100 +4902,125 @@
   </a:themeElements>
   <a:objectDefaults>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B84FD6E4ED07F54582C79FFB8031B374" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="693091454eeba9b49a50b7f2035036b1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xmlns:ns3="629fa9f3-65f0-4f99-94e6-4f6d9e273c92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="68677a8dddbbc40bdd51371ad178d677" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Approval xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <ReadbyPA xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006">false</ReadbyPA>
+    <TaxCatchAll xmlns="629fa9f3-65f0-4f99-94e6-4f6d9e273c92" xsi:nil="true"/>
+    <Approved xmlns="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B84FD6E4ED07F54582C79FFB8031B374" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5dc6ce99b2f6e1b89ddbac99bf0bc9cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2c42301b-c6dd-4269-91b9-17c9a1ee7006" xmlns:ns3="629fa9f3-65f0-4f99-94e6-4f6d9e273c92" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="378e762510e5f654c782510967702543" ns2:_="" ns3:_="">
     <xsd:import namespace="2c42301b-c6dd-4269-91b9-17c9a1ee7006"/>
     <xsd:import namespace="629fa9f3-65f0-4f99-94e6-4f6d9e273c92"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:ReadbyPA" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Approval" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Approved" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2c42301b-c6dd-4269-91b9-17c9a1ee7006" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4809,50 +5089,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Approval" ma:index="27" nillable="true" ma:displayName="Approval " ma:description="Sent to Diego " ma:format="Dropdown" ma:internalName="Approval">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Needs review  "/>
           <xsd:enumeration value="Sent "/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="28" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Approved" ma:index="29" nillable="true" ma:displayName="Approved" ma:format="Dropdown" ma:internalName="Approved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Draft"/>
           <xsd:enumeration value="Under review"/>
           <xsd:enumeration value="Approved"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="629fa9f3-65f0-4f99-94e6-4f6d9e273c92" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4952,138 +5237,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{171B450B-4485-4D73-812B-BD44132DB622}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{010A55FF-CCF8-47D4-BE18-90A4D4DCF2DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="2c42301b-c6dd-4269-91b9-17c9a1ee7006"/>
+    <ds:schemaRef ds:uri="629fa9f3-65f0-4f99-94e6-4f6d9e273c92"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EB739FB-66BB-4412-B22F-B46E578E6B57}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EB739FB-66BB-4412-B22F-B46E578E6B57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{010A55FF-CCF8-47D4-BE18-90A4D4DCF2DE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A772346A-6C1A-403A-AE15-253EE9579CD2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>0</Paragraphs>
-  <Slides>8</Slides>
+  <Slides>14</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Asap Italic</vt:lpstr>
+      <vt:lpstr>Atrament</vt:lpstr>
       <vt:lpstr>Aptos</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B84FD6E4ED07F54582C79FFB8031B374</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>